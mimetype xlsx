--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9999c2bbc4a64632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e56e52dafd43ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199bcc76dd52497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04d5ee3acfa4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c41a7af543d422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199bcc76dd52497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6068f273162045e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04d5ee3acfa4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,068</x:t>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,009</x:t>
-[...60 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,063</x:t>
-[...4 lines deleted...]
-          <x:t>5,027</x:t>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,054</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>5,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>