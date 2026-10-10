--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e56e52dafd43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f53158f30c4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04d5ee3acfa4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd823ab295d6b4c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6068f273162045e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04d5ee3acfa4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086f3a149f944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd823ab295d6b4c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>5,009</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,987</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,048</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>5,020</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>5,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>