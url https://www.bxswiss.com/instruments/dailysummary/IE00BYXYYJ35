--- v12 (2026-10-10)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f53158f30c4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9500e1f423e415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd823ab295d6b4c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbc5425cd06483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086f3a149f944d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd823ab295d6b4c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acad23891d8451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbc5425cd06483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,018</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,025</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,029</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>5,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,004</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>5,054</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,050</x:t>
-[...21 lines deleted...]
-          <x:t>5,069</x:t>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,067</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,072</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>5,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>