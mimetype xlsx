--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16caa80d8f484743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787138e255774ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7c346ca0e745b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248a62f424e84548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3644f5114529488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7c346ca0e745b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d706da4db804a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248a62f424e84548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,908</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,896</x:t>
-[...16 lines deleted...]
-          <x:t>4,926</x:t>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,961</x:t>
-[...16 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,974</x:t>
-[...58 lines deleted...]
-          <x:t>4,943</x:t>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,948</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>4,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>4,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>