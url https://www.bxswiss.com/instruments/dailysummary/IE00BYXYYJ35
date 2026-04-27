--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787138e255774ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe8696b93b446fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248a62f424e84548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917dcf576d85479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d706da4db804a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248a62f424e84548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8a3141c71d49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917dcf576d85479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,973</x:t>
-[...21 lines deleted...]
-          <x:t>4,904</x:t>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,891</x:t>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>4,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
-[...274 lines deleted...]
-          <x:t>5,026</x:t>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>