--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe8696b93b446fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf406dbf3cdd54b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917dcf576d85479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eb92966d9f4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8a3141c71d49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917dcf576d85479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731edd2277284ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eb92966d9f4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,949</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,937</x:t>
-[...21 lines deleted...]
-          <x:t>4,906</x:t>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>4,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,943</x:t>
-[...16 lines deleted...]
-          <x:t>4,975</x:t>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,967</x:t>
-[...53 lines deleted...]
-          <x:t>4,971</x:t>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>