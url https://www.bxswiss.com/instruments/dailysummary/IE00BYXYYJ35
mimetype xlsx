--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf406dbf3cdd54b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd5c50fdd04267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eb92966d9f4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2383319ec040f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731edd2277284ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eb92966d9f4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8849d6b6b934404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2383319ec040f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,971</x:t>
+          <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,961</x:t>
-[...70 lines deleted...]
-          <x:t>4,975</x:t>
+          <x:t>5,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,962</x:t>
-[...16 lines deleted...]
-          <x:t>4,978</x:t>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,959</x:t>
-[...382 lines deleted...]
-          <x:t>4,924</x:t>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>