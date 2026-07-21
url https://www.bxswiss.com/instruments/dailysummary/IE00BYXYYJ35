--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd5c50fdd04267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c93cabcdb054484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2383319ec040f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419b04cb26204aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8849d6b6b934404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2383319ec040f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3bbf912f524dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419b04cb26204aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>5,013</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>