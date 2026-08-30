--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c93cabcdb054484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9999c2bbc4a64632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419b04cb26204aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199bcc76dd52497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a3bbf912f524dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419b04cb26204aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c41a7af543d422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199bcc76dd52497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corp Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXYYJ35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,123</x:t>
-[...161 lines deleted...]
-          <x:t>5,172</x:t>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,144</x:t>
-[...70 lines deleted...]
-          <x:t>5,096</x:t>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,087</x:t>
-[...97 lines deleted...]
-          <x:t>5,083</x:t>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,076</x:t>
-[...188 lines deleted...]
-          <x:t>5,068</x:t>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>