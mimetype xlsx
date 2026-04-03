--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b70f6d483d4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5d2216a2740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc3507c04434f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e8e5188d14a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d3d8db40b64d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc3507c04434f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365276ff7fb64bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e8e5188d14a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,839</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
-        </x:is>
-[...624 lines deleted...]
-          <x:t>7,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>