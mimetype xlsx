--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5d2216a2740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e02dddeb224e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415e8e5188d14a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2586a2923f4531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365276ff7fb64bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415e8e5188d14a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d851510a5048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2586a2923f4531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,976</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,939</x:t>
-[...146 lines deleted...]
-          <x:t>7,812</x:t>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,692</x:t>
-[...21 lines deleted...]
-          <x:t>7,778</x:t>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,682</x:t>
-[...431 lines deleted...]
-          <x:t>7,777</x:t>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>