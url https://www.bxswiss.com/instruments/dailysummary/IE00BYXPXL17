--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e02dddeb224e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c708d10cc4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2586a2923f4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502859f783a4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d851510a5048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2586a2923f4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe207ef9bd4c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502859f783a4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,467</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,598</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>7,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>