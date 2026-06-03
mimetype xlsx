--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c708d10cc4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b273998d97a4779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4502859f783a4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a09d2351124d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe207ef9bd4c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4502859f783a4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7e4fba93fb480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a09d2351124d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>7,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,713</x:t>
-[...53 lines deleted...]
-          <x:t>7,665</x:t>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>7,663</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,691</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>7,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>