--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b273998d97a4779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab67edf7c8142f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a09d2351124d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6695279d6f904c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7e4fba93fb480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a09d2351124d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c0c5e788f7481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6695279d6f904c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,673</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>7,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,752</x:t>
-[...70 lines deleted...]
-          <x:t>7,848</x:t>
+          <x:t>7,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,682</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>7,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>