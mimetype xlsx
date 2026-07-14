--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab67edf7c8142f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523301a7f5944213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6695279d6f904c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c4a45cb0a84136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c0c5e788f7481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6695279d6f904c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6905f10171e446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c4a45cb0a84136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,810</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,752</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>7,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>7,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>