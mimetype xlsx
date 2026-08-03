--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523301a7f5944213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0cbe987b6f4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c4a45cb0a84136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b5c2bf74344d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6905f10171e446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c4a45cb0a84136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5cdaa34d6a4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b5c2bf74344d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>7,799</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,758</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>7,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>