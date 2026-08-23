--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0cbe987b6f4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef5353ed14049d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b5c2bf74344d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c07f15cb114aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5cdaa34d6a4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b5c2bf74344d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf817903b7615418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c07f15cb114aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,962</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,923</x:t>
-[...65 lines deleted...]
-          <x:t>7,941</x:t>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>8,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,111</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,251</x:t>
-[...63 lines deleted...]
-          <x:t>8,071</x:t>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>