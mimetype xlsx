--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef5353ed14049d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f12bdec2ce6494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c07f15cb114aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96364fa06f44a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf817903b7615418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c07f15cb114aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3191a4e713449d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96364fa06f44a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>8,272</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,263</x:t>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,286</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,297</x:t>
-[...188 lines deleted...]
-          <x:t>8,329</x:t>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>