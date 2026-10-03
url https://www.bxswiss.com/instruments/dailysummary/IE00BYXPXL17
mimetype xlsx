--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f12bdec2ce6494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225db22a7dda4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96364fa06f44a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab6c4d0ba0445c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3191a4e713449d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96364fa06f44a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd5982a9a9842bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab6c4d0ba0445c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,343</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,297</x:t>
-[...21 lines deleted...]
-          <x:t>8,301</x:t>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,337</x:t>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,294</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,294</x:t>
-[...16 lines deleted...]
-          <x:t>8,286</x:t>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,242</x:t>
-[...350 lines deleted...]
-          <x:t>8,248</x:t>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,198</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>8,274</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>