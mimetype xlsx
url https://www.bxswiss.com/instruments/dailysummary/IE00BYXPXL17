--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225db22a7dda4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf7a6f41cbb4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab6c4d0ba0445c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2950a9c57b4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd5982a9a9842bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab6c4d0ba0445c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e41d7b96b56473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2950a9c57b4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VI Edge MSCI World Minimum Volatility UCITS ETF EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,398</x:t>
-[...112 lines deleted...]
-          <x:t>8,284</x:t>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>8,046</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>