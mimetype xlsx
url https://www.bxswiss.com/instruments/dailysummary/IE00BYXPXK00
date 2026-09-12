--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071479ff9c4c43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64579424be814c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd619fd8a57b14206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23467307afe45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd807b85d1b7d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd619fd8a57b14206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556efc64e994313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23467307afe45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>11,642</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,506</x:t>
-[...11 lines deleted...]
-          <x:t>11,493</x:t>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,527</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>11,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>