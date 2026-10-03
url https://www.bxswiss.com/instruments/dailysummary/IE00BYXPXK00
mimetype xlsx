--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64579424be814c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24ecdadd1ac4bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23467307afe45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d584ecf49ad4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra556efc64e994313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23467307afe45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ce2ddc2bbb473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d584ecf49ad4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,525</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>11,431</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,490</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>11,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>