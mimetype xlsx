--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24ecdadd1ac4bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5582d0d0c02a48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d584ecf49ad4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e1f822baec4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ce2ddc2bbb473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d584ecf49ad4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4903ab422e748b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e1f822baec4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,612</x:t>
-[...4 lines deleted...]
-          <x:t>11,497</x:t>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,552</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>11,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>