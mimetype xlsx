--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38859891bbc4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb909098ad7e45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bc4096218f4c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radee6654708e4c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f88f816f694111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bc4096218f4c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1eb153f77464def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radee6654708e4c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,683</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>9,853</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,774</x:t>
-[...242 lines deleted...]
-          <x:t>9,387</x:t>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>