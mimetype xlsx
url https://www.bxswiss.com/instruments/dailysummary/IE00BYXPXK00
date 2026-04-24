--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb909098ad7e45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08c6dfbce48462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radee6654708e4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e649c8a453641b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1eb153f77464def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radee6654708e4c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b18dbd531543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e649c8a453641b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,853</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,774</x:t>
-[...308 lines deleted...]
-          <x:t>9,574</x:t>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>