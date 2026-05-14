--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08c6dfbce48462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e476bf84bea4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e649c8a453641b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221f8b7642814e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b18dbd531543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e649c8a453641b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f496bf95ec49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221f8b7642814e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>