--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e476bf84bea4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce9e1f482a40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221f8b7642814e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267a77bf42a043a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f496bf95ec49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221f8b7642814e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebb6e23b52b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267a77bf42a043a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>10,439</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>