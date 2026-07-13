--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce9e1f482a40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e02adde070f4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267a77bf42a043a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d035b599bdc435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebb6e23b52b403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267a77bf42a043a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023022f5820f472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d035b599bdc435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,300</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,631</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,593</x:t>
-[...178 lines deleted...]
-          <x:t>10,809</x:t>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>10,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,463</x:t>
-[...97 lines deleted...]
-          <x:t>10,936</x:t>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>10,933</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>