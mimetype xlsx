--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e02adde070f4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d04d7a0d57a4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d035b599bdc435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab4ce7485f34ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023022f5820f472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d035b599bdc435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf32ae736d384da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab4ce7485f34ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,679</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,665</x:t>
-[...43 lines deleted...]
-          <x:t>10,936</x:t>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>10,853</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,897</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,876</x:t>
-[...112 lines deleted...]
-          <x:t>11,033</x:t>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>