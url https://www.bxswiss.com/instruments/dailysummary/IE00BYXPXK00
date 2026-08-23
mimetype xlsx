--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d04d7a0d57a4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071479ff9c4c43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab4ce7485f34ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd619fd8a57b14206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf32ae736d384da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab4ce7485f34ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd807b85d1b7d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd619fd8a57b14206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI World Multifactor UCITS ETF EUR Hedged (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYXPXK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,971</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>11,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,004</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>11,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>