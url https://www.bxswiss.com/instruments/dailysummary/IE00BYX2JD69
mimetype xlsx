--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6606b8da089b49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf3315cb2394bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966d455704b7497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69aa9c18209346f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aefff588244401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966d455704b7497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9616fd7730b94432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69aa9c18209346f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,808</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,787</x:t>
-[...38 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,044</x:t>
-[...220 lines deleted...]
-          <x:t>13,142</x:t>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,184</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>13,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>