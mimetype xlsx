--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf3315cb2394bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d461643eb4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69aa9c18209346f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbabcae1fff40f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9616fd7730b94432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69aa9c18209346f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8ea7f123594747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbabcae1fff40f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,142</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>13,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,158</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,024</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>13,207</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>13,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>