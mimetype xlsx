--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2d461643eb4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cd96bc90c84945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbabcae1fff40f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R528f50b57e4447c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8ea7f123594747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbabcae1fff40f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0c5776ec7644a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R528f50b57e4447c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>13,070</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>13,156</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,184</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>13,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>