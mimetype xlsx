--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3d3de56f684018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd2c9f4411543a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a808bdc13147bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3339c5eb9f084820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c0b5e8b8c9409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a808bdc13147bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1c5e0800ea4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3339c5eb9f084820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>11,348</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,144</x:t>
-[...355 lines deleted...]
-          <x:t>10,777</x:t>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>