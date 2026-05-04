--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd2c9f4411543a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4bbd8895894401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3339c5eb9f084820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1df0fed3d047ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1c5e0800ea4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3339c5eb9f084820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea6ea40742a43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1df0fed3d047ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>11,021</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>