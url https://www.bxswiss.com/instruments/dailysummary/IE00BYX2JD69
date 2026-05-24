--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4bbd8895894401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3953da3fa5d74ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1df0fed3d047ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3812cfee4dc480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea6ea40742a43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1df0fed3d047ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78f3794de944c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3812cfee4dc480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>11,556</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>