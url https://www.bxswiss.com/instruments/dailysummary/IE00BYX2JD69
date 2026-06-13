--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3953da3fa5d74ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd8562a23234ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3812cfee4dc480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4e332f4f644782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78f3794de944c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3812cfee4dc480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce71debe35034fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4e332f4f644782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,968</x:t>
-[...58 lines deleted...]
-          <x:t>11,955</x:t>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,999</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>