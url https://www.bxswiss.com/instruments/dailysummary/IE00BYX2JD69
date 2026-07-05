--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd8562a23234ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e083d0197ac4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4e332f4f644782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440f8159457648d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce71debe35034fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4e332f4f644782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7d0ae4b1d472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440f8159457648d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>