--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e083d0197ac4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcd6c51e8824e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440f8159457648d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25eca44dcfa450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7d0ae4b1d472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440f8159457648d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152644649f854f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25eca44dcfa450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>12,667</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,616</x:t>
-[...254 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,713</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>12,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>