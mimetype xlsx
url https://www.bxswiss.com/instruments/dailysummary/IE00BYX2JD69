--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcd6c51e8824e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re604de91afa84ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25eca44dcfa450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566351d24d454d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152644649f854f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25eca44dcfa450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6521a9018154f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566351d24d454d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,660</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,823</x:t>
-[...576 lines deleted...]
-          <x:t>12,713</x:t>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>