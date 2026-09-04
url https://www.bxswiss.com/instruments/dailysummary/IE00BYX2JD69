--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re604de91afa84ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6606b8da089b49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566351d24d454d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966d455704b7497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6521a9018154f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566351d24d454d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aefff588244401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966d455704b7497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World SRI UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYX2JD69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>