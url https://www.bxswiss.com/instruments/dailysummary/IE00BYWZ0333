--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ac99dda4164a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0381a6205d41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5c6eb3d56f4208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342523e0e1b4429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6755fd49caf24d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5c6eb3d56f4208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f8370969243fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342523e0e1b4429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...279 lines deleted...]
-          <x:t>11,118</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,980</x:t>
-[...232 lines deleted...]
-          <x:t>11,142</x:t>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>11,189</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>