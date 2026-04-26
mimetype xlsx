--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0381a6205d41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b11366e53fa4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342523e0e1b4429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ac8bc54adc4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f8370969243fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342523e0e1b4429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf515d0d19e14064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ac8bc54adc4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>