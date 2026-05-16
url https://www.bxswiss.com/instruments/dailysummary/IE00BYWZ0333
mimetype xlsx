--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b11366e53fa4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a92e8ebbadc44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ac8bc54adc4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f4be1edb84424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf515d0d19e14064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ac8bc54adc4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6563a81b7944ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f4be1edb84424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>