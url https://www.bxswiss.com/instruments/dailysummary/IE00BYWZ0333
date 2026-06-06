--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a92e8ebbadc44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a11a0d69054e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f4be1edb84424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed9fdce94564a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6563a81b7944ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f4be1edb84424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f40d6a8ceb41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed9fdce94564a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>