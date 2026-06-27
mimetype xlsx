--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a11a0d69054e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c37241bf6c4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed9fdce94564a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25dc0f2de1da4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f40d6a8ceb41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed9fdce94564a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd011af1bd29344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25dc0f2de1da4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>12,917</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>13,208</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,046</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,251</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,086</x:t>
-[...53 lines deleted...]
-          <x:t>13,513</x:t>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>