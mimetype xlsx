--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c37241bf6c4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f70b51164d4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25dc0f2de1da4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d4deaa81744eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd011af1bd29344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25dc0f2de1da4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56247cf6358e4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d4deaa81744eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,046</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,145</x:t>
-[...382 lines deleted...]
-          <x:t>13,884</x:t>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>