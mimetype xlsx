--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f70b51164d4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7397e99fa3404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d4deaa81744eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca33651fe5e44d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56247cf6358e4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d4deaa81744eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaf425fae8a472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca33651fe5e44d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,477</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>14,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,013</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>