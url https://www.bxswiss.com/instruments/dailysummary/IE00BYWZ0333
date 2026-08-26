--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7397e99fa3404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871ddb7542904b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca33651fe5e44d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a9bb5ba607433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaf425fae8a472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca33651fe5e44d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123fe3e6ab2b4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a9bb5ba607433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,683</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,615</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,222</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>