--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871ddb7542904b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a44e38e452e452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a9bb5ba607433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853e1f050248405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123fe3e6ab2b4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a9bb5ba607433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a5ae7d564e4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853e1f050248405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,670</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>14,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>