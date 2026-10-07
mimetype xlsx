--- v12 (2026-09-16)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a44e38e452e452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfb46b4e5e64cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853e1f050248405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852c8bfe034c483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a5ae7d564e4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853e1f050248405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaea9da26494aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852c8bfe034c483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>14,286</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,144</x:t>
-[...87 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,563</x:t>
-[...323 lines deleted...]
-          <x:t>13,670</x:t>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>