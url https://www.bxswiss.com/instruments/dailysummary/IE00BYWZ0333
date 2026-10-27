--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfb46b4e5e64cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eabb3116f594dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852c8bfe034c483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d73647c4f94241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaea9da26494aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852c8bfe034c483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb938d28f3b8b4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d73647c4f94241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Automation &amp; Robotics UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWZ0333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,082</x:t>
-[...495 lines deleted...]
-          <x:t>15,341</x:t>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>