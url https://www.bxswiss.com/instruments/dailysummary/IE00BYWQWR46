--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23530e402ea3445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb318e557ba4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50d64e98b34493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe09721a454bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7549448d5f64a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50d64e98b34493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83eb6cbfcda44c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe09721a454bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>52,972</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,582</x:t>
-[...517 lines deleted...]
-          <x:t>52,516</x:t>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>