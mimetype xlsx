--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb318e557ba4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7eeae0337c4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe09721a454bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e38dc01d9624e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83eb6cbfcda44c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe09721a454bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86cb31a0e76e4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e38dc01d9624e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>53,162</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,533</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>