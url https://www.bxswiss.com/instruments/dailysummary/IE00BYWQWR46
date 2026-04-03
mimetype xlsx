--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef02a54316a4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4335ea9420924568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68dddac2fce4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a3b1a806e94cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6979ab7bb3d40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68dddac2fce4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d91174fccac4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a3b1a806e94cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>47,325</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,281</x:t>
-[...328 lines deleted...]
-          <x:t>48,103</x:t>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>