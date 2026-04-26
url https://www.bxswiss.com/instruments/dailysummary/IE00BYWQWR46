--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4335ea9420924568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbd4d4387894095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a3b1a806e94cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd1d527b74148dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d91174fccac4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a3b1a806e94cfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573632767411482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd1d527b74148dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>48,569</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,103</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>48,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>