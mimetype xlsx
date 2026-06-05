--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbd4d4387894095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fa6346d75940ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd1d527b74148dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fd42c3b08a451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573632767411482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd1d527b74148dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f495cba79e24fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fd42c3b08a451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>46,318</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,152</x:t>
-[...151 lines deleted...]
-          <x:t>46,718</x:t>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,739</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>47,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>