--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fa6346d75940ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb3dc17db1142d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fd42c3b08a451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b6188d468f470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f495cba79e24fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fd42c3b08a451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395d760455ab4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b6188d468f470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>45,907</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>46,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>46,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>