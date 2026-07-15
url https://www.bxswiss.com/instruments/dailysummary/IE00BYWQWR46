--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb3dc17db1142d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430e640802394463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b6188d468f470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6758bfa611c4967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395d760455ab4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b6188d468f470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfd4b93f3464030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6758bfa611c4967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>46,061</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,891</x:t>
-[...571 lines deleted...]
-          <x:t>46,579</x:t>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>