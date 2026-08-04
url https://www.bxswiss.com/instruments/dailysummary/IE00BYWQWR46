--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430e640802394463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fca4d92fe44a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6758bfa611c4967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ef4f061a7b4a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfd4b93f3464030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6758bfa611c4967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189c48f4bf9b47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ef4f061a7b4a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>