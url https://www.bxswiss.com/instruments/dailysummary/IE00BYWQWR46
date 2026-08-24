--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4fca4d92fe44a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf59293a16564652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ef4f061a7b4a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd019dd5d26a498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189c48f4bf9b47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ef4f061a7b4a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86e37872cd1486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd019dd5d26a498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>