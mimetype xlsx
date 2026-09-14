--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf59293a16564652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23530e402ea3445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd019dd5d26a498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50d64e98b34493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86e37872cd1486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd019dd5d26a498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7549448d5f64a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50d64e98b34493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYWQWR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>