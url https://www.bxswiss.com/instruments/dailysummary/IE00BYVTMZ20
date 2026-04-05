--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d56bd5789664b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48559950384716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd29e9df08ac4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9b82446ead4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448f55d6018140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd29e9df08ac4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931825f8c5845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9b82446ead4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>