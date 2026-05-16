--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e48559950384716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1a561bccb243c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9b82446ead4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b72d497c0234e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931825f8c5845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9b82446ead4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc802cab0076346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b72d497c0234e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>25,078</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...558 lines deleted...]
-          <x:t>24,806</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>25,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>