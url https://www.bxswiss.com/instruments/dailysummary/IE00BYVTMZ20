--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1a561bccb243c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e96d997ed5f4278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b72d497c0234e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699b5dd659434492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc802cab0076346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b72d497c0234e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c70dc066d04920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699b5dd659434492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>25,663</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,377</x:t>
-[...485 lines deleted...]
-          <x:t>25,042</x:t>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>