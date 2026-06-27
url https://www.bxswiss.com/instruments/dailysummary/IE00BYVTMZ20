--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e96d997ed5f4278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265447fe59444852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699b5dd659434492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4931175a2449f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c70dc066d04920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699b5dd659434492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4a5bd1c20b4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4931175a2449f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>25,435</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>25,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,954</x:t>
-[...124 lines deleted...]
-          <x:t>25,257</x:t>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>25,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>