--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265447fe59444852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b0c67470f94833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4931175a2449f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6ef629fa1642b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4a5bd1c20b4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4931175a2449f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1446580daee4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6ef629fa1642b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>25,576</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>25,612</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>25,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,694</x:t>
-[...112 lines deleted...]
-          <x:t>25,741</x:t>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>