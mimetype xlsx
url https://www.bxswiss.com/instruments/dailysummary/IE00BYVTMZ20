--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b0c67470f94833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d76490a8b4f4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6ef629fa1642b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5deee548c1bb405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1446580daee4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6ef629fa1642b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2abaf73889443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5deee548c1bb405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>25,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>25,868</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>