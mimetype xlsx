--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d76490a8b4f4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b655af8bbbd44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5deee548c1bb405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d259021818418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2abaf73889443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5deee548c1bb405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdd4cba26bb4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d259021818418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...455 lines deleted...]
-          <x:t>25,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,879</x:t>
-[...80 lines deleted...]
-          <x:t>25,877</x:t>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,189</x:t>
-[...9 lines deleted...]
-          <x:t>26,077</x:t>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>