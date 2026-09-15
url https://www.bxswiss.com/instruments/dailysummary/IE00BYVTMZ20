--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b655af8bbbd44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797efcdba7e47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d259021818418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0741489efcbe439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fdd4cba26bb4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d259021818418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239fe09f2cf54696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0741489efcbe439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>26,146</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,010</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>26,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,152</x:t>
-[...58 lines deleted...]
-          <x:t>26,380</x:t>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>