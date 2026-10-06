--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797efcdba7e47de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68a1db903f24d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0741489efcbe439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6af91c789941b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239fe09f2cf54696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0741489efcbe439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09be81155f2f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6af91c789941b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,445</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,314</x:t>
-[...43 lines deleted...]
-          <x:t>26,281</x:t>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,170</x:t>
-[...485 lines deleted...]
-          <x:t>26,139</x:t>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>