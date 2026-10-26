--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68a1db903f24d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d76b42a5548426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6af91c789941b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b5e912cd924f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09be81155f2f45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6af91c789941b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43358866206c4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b5e912cd924f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco US High Yield Fallen Angels UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMZ20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>26,235</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,211</x:t>
-[...141 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>25,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,672</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>