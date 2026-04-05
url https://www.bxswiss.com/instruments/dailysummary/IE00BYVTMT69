--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef0ba8606b744e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4835697e79f4259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ab8d9d58ee43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a44ca52c4de4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re806624ab0a94a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ab8d9d58ee43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e2440c7f2f4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a44ca52c4de4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>394,138</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>