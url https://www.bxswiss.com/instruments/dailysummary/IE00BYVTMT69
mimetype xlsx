--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4835697e79f4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6b1661f7804945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a44ca52c4de4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d4c2ea9cb74b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e2440c7f2f4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a44ca52c4de4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2a7ef78eb84917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d4c2ea9cb74b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>389,210</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>