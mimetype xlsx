--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6b1661f7804945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbc5f33b9e54c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d4c2ea9cb74b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf483c39c15f404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2a7ef78eb84917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d4c2ea9cb74b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8abf4c6acbfa4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf483c39c15f404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>