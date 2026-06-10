--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbc5f33b9e54c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d59277dc4484fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf483c39c15f404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2248ec44e434d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8abf4c6acbfa4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf483c39c15f404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fc5ae9e68a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2248ec44e434d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>