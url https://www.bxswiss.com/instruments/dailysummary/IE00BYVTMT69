--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d59277dc4484fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd67036a5b342fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2248ec44e434d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac848f8835724782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fc5ae9e68a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2248ec44e434d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba55a7fcf73546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac848f8835724782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>461,981</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>453,343</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>