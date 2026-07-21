--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd67036a5b342fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d9c8750f64643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac848f8835724782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a163b7d90a4923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba55a7fcf73546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac848f8835724782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46710a10d79d4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a163b7d90a4923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>