--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d9c8750f64643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81df6600c44732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a163b7d90a4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607e628202d44277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46710a10d79d4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a163b7d90a4923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb88463811f04649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607e628202d44277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>471,946</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>451,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>