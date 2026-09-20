--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d81df6600c44732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a475115d4e4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607e628202d44277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46318065af0940ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb88463811f04649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607e628202d44277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7201c5ede85b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46318065af0940ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>