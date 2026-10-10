--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a475115d4e4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7741455c4af24e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46318065af0940ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03557e92b1cf443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7201c5ede85b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46318065af0940ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b55ec8e5a9e4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03557e92b1cf443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,101</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>