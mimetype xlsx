--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7741455c4af24e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c256f8230204219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03557e92b1cf443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ddb0486b38c42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b55ec8e5a9e4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03557e92b1cf443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3890c17f300445ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ddb0486b38c42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF CHF Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>461,410</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>457,405</x:t>
-[...593 lines deleted...]
-          <x:t>478,406</x:t>
+          <x:t>458,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>