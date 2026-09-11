--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3cda73aab54edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71697f17474a4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c04fa9375c34116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30c0c72a3794a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d07c67314f64cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c04fa9375c34116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e221772bb54404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30c0c72a3794a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>