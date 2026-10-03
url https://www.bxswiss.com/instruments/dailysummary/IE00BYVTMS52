--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71697f17474a4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640c6b7bd5234501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30c0c72a3794a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5e0a2fcadb48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e221772bb54404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30c0c72a3794a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c60af90646f47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5e0a2fcadb48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>