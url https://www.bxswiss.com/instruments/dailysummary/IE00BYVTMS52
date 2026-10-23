--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640c6b7bd5234501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce791b89f8234e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5e0a2fcadb48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b94862263a04b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c60af90646f47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5e0a2fcadb48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc0304d0da7c4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b94862263a04b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>