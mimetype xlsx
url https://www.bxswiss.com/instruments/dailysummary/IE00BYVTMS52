--- v4 (2026-03-28)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4331e92189f14b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075e53d41743495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819d2d0367c54a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f19803b744b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4629510e8a6d4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819d2d0367c54a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360d48c63b024b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f19803b744b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>