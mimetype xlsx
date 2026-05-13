--- v5 (2026-04-17)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075e53d41743495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249f54bdc36b40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f19803b744b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9336e8986745bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360d48c63b024b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f19803b744b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce126d7d1efc4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9336e8986745bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>