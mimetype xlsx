--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249f54bdc36b40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1960a5918b4948e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9336e8986745bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e564500c234afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce126d7d1efc4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9336e8986745bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e8f32d8dc466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e564500c234afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>