--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1960a5918b4948e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4f241ff9243ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e564500c234afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059bd3f50bab41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e8f32d8dc466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e564500c234afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7084292ad1a04096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059bd3f50bab41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>