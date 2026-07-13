--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc4f241ff9243ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeed46227d254720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059bd3f50bab41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204dc06032394bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7084292ad1a04096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059bd3f50bab41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2516e34553432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204dc06032394bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>