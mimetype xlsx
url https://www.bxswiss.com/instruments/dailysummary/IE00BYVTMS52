--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeed46227d254720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6927a43f684099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204dc06032394bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccf295788754a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2516e34553432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204dc06032394bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229d0e8171a84db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccf295788754a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>