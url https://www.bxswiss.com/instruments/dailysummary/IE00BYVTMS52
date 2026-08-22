--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6927a43f684099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3cda73aab54edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccf295788754a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c04fa9375c34116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229d0e8171a84db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccf295788754a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d07c67314f64cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c04fa9375c34116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF EUR Hdg Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVTMS52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>