--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bf459d7e804f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9995c66ee8ef4039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c38f5560fff45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb1757e8a654462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a279cfe73034af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c38f5560fff45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e7cae258b94686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb1757e8a654462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,230</x:t>
-[...151 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,361</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>13,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,899</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>