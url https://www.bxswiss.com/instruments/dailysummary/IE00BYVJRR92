--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9995c66ee8ef4039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e4a5537ef9473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb1757e8a654462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb307b59a2fc746bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e7cae258b94686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb1757e8a654462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6827bd2de1de46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb307b59a2fc746bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>14,224</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,228</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>13,968</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>