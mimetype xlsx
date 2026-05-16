--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e4a5537ef9473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436543107e6a49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb307b59a2fc746bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c11cd96bba4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6827bd2de1de46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb307b59a2fc746bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c4ebab1d264dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c11cd96bba4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>14,312</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,246</x:t>
-[...43 lines deleted...]
-          <x:t>14,319</x:t>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,286</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>14,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,494</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>