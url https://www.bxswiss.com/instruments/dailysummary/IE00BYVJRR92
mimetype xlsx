--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436543107e6a49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd894cc5393ab4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c11cd96bba4215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ea63500bd5464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c4ebab1d264dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c11cd96bba4215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d01e553eb044890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ea63500bd5464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>15,101</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,070</x:t>
-[...33 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,136</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>