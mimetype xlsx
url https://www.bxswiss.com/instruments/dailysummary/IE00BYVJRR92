--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd894cc5393ab4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01589a0d8e854616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ea63500bd5464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b478dcf89e6488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d01e553eb044890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ea63500bd5464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7a3f23182043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b478dcf89e6488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>