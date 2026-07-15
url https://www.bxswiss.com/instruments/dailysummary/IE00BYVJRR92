--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01589a0d8e854616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc021d9d7c0794aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b478dcf89e6488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531e3fad1fe54251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7a3f23182043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b478dcf89e6488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d95b84bab024dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531e3fad1fe54251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>