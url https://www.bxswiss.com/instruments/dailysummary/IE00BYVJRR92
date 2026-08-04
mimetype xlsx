--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc021d9d7c0794aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e45d3da71af4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531e3fad1fe54251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8c64a026ed4ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d95b84bab024dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531e3fad1fe54251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879d41e44d5a49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8c64a026ed4ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,709</x:t>
-[...70 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,674</x:t>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,485</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>16,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>