--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e45d3da71af4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09111fdfebec4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8c64a026ed4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292cd73439b344c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879d41e44d5a49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8c64a026ed4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea04d298e3df4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292cd73439b344c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>16,718</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,762</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>16,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>