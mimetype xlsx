--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09111fdfebec4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e554f39d4444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292cd73439b344c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcfe4617724815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea04d298e3df4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292cd73439b344c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718702318c4d481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcfe4617724815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>17,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>16,862</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>