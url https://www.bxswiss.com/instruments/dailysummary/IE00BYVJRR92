--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e554f39d4444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8858214a8c304158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcfe4617724815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc28135eb56497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718702318c4d481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcfe4617724815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c70aaf6edc94c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc28135eb56497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>17,051</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,888</x:t>
-[...463 lines deleted...]
-          <x:t>16,794</x:t>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>