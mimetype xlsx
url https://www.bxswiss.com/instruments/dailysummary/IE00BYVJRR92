--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8858214a8c304158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42527b1b7ccb4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc28135eb56497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529d2ff6556d4c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c70aaf6edc94c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc28135eb56497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409d8431610f4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529d2ff6556d4c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA SRI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRR92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,848</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,815</x:t>
-[...53 lines deleted...]
-          <x:t>16,897</x:t>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,913</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>17,356</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>