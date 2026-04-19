--- v5 (2026-03-15)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2046d6459d480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe72f696a444073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5777480fed7e4b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d465a6d2a141d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3f9725ec4548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5777480fed7e4b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf823587617c54d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d465a6d2a141d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,206</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,065</x:t>
-[...571 lines deleted...]
-          <x:t>7,609</x:t>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>