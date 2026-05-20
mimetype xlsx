--- v6 (2026-04-19)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe72f696a444073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racae58c8a3f44b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d465a6d2a141d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94641a8ff3141d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf823587617c54d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d465a6d2a141d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279134dd8e7549b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94641a8ff3141d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,756</x:t>
-[...544 lines deleted...]
-          <x:t>8,468</x:t>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>