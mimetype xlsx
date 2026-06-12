--- v7 (2026-05-20)
+++ v8 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racae58c8a3f44b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6eba7894b984030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc94641a8ff3141d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f57328c75246dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279134dd8e7549b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc94641a8ff3141d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318d1416650c493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f57328c75246dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...536 lines deleted...]
-          <x:t>7,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,800</x:t>
-[...4 lines deleted...]
-          <x:t>8,398</x:t>
+          <x:t>8,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>