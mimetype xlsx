--- v8 (2026-06-12)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6eba7894b984030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f12cd01edf46a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f57328c75246dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127c7e34d4944ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318d1416650c493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f57328c75246dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9a693a462d4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127c7e34d4944ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,800</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,800</x:t>
-[...134 lines deleted...]
-          <x:t>8,903</x:t>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,942</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,848</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>8,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>