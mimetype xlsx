--- v9 (2026-07-06)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f12cd01edf46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e465cbc7d064fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127c7e34d4944ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b6aa2123de481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9a693a462d4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127c7e34d4944ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c904c0ad6e44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b6aa2123de481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,833</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,677</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,724</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>8,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>