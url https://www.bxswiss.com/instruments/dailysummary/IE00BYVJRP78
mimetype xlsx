--- v10 (2026-07-28)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e465cbc7d064fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0d2542200a4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b6aa2123de481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e356c8827346fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c904c0ad6e44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b6aa2123de481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b043f77a4b04bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e356c8827346fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,795</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>8,916</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,864</x:t>
-[...490 lines deleted...]
-          <x:t>8,575</x:t>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>