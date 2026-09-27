--- v11 (2026-08-19)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0d2542200a4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9cabac14ce4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e356c8827346fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdfcbd4f19d4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b043f77a4b04bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e356c8827346fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1482a6600f447be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdfcbd4f19d4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...473 lines deleted...]
-          <x:t>8,927</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,003</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>