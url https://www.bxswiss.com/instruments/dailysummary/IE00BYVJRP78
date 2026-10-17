--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9cabac14ce4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c688c0c02bc484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdfcbd4f19d4234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343fe0a215814b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1482a6600f447be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdfcbd4f19d4234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red385cd7060e4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343fe0a215814b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,128</x:t>
-[...129 lines deleted...]
-          <x:t>9,113</x:t>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,087</x:t>
-[...26 lines deleted...]
-          <x:t>9,228</x:t>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,392</x:t>
-[...232 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,323</x:t>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,220</x:t>
-[...134 lines deleted...]
-          <x:t>9,380</x:t>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>