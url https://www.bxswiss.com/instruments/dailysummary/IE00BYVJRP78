--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c688c0c02bc484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce28e0f722a433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343fe0a215814b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5442b2cdb9eb4b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red385cd7060e4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343fe0a215814b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54a8b49eb604292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5442b2cdb9eb4b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVJRP78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,323</x:t>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,220</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>9,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>