--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e1e3b284046e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d385fd577548f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d58174f178f4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d01d4acd3724f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf752ca1cf0534ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d58174f178f4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cc820cdc8d48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d01d4acd3724f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>