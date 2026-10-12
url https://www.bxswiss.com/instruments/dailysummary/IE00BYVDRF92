--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d385fd577548f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed7a0b9a15e41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d01d4acd3724f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a63e21eee49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cc820cdc8d48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d01d4acd3724f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c4426e821bb4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a63e21eee49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>313,702</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,076</x:t>
-[...485 lines deleted...]
-          <x:t>314,823</x:t>
+          <x:t>314,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>