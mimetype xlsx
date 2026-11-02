--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed7a0b9a15e41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607f4bd94c5642e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R460a63e21eee49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a71de9afb44470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c4426e821bb4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R460a63e21eee49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a806d29f5cc4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a71de9afb44470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>