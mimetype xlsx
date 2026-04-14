--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b66c4e15be446b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fc8be774264f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25140a3fb24f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e12c17321924228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963ce007ae864d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25140a3fb24f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0d3bb7576a4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e12c17321924228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>