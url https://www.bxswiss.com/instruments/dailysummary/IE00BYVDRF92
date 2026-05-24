--- v4 (2026-04-14)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fc8be774264f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded292e3a7ad466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e12c17321924228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a2e16f8b89478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0d3bb7576a4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e12c17321924228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c79f1bf701e4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a2e16f8b89478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>272,201</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>