--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded292e3a7ad466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b80ea19d546c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a2e16f8b89478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610d17db47104241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c79f1bf701e4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a2e16f8b89478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb7397e3e6e4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610d17db47104241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>