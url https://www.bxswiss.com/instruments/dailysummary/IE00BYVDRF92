--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b80ea19d546c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f14ad1f475741b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610d17db47104241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3453dcabc80495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb7397e3e6e4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610d17db47104241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff4307ad8f040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3453dcabc80495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>296,938</x:t>
-[...333 lines deleted...]
-          <x:t>297,611</x:t>
+          <x:t>296,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>