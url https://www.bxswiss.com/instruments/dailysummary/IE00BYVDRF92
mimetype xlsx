--- v7 (2026-07-03)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f14ad1f475741b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d66e0362b74bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3453dcabc80495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4de3b057eda4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff4307ad8f040b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3453dcabc80495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc1c4ef5bbc4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4de3b057eda4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>