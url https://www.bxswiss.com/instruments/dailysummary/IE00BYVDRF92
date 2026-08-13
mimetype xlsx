--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d66e0362b74bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2926b022b914ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4de3b057eda4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea7989dd05f4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc1c4ef5bbc4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4de3b057eda4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e6141cd5a34c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea7989dd05f4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>306,301</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,334</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>305,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,452</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>