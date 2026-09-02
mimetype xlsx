--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2926b022b914ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e1e3b284046e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea7989dd05f4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d58174f178f4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e6141cd5a34c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea7989dd05f4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf752ca1cf0534ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d58174f178f4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to GBP) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYVDRF92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>