--- v4 (2026-03-14)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f3a51209844035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2738f0361c5e4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e769c9132a47a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87046f7f3dc34268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d2116828e74171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e769c9132a47a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9308f9ffd20c489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87046f7f3dc34268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>