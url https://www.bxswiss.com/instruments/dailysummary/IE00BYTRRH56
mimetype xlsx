--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2738f0361c5e4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf714de5833474425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87046f7f3dc34268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2e3fa91fc34a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9308f9ffd20c489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87046f7f3dc34268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref638b67a10a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2e3fa91fc34a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>56,721</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,555</x:t>
-[...48 lines deleted...]
-          <x:t>58,200</x:t>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,343</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>58,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>