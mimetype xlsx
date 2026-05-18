--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf714de5833474425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11a8f155f4d4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2e3fa91fc34a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7d8087a0a14a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref638b67a10a473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2e3fa91fc34a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfa879643554602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7d8087a0a14a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>57,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>