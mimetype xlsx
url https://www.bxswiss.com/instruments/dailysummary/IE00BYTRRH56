--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11a8f155f4d4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec10828d66d4af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7d8087a0a14a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38be8ec5f9f94af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfa879643554602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7d8087a0a14a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14057574abc546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38be8ec5f9f94af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>