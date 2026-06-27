--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec10828d66d4af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccf4c556c3643d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38be8ec5f9f94af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff95509a5fc64736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14057574abc546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38be8ec5f9f94af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4256d0712954d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff95509a5fc64736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>55,426</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>55,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>