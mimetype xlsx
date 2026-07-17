--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccf4c556c3643d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216fa758e7ea4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff95509a5fc64736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3daaa8af4541a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4256d0712954d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff95509a5fc64736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2713258e90784795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3daaa8af4541a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,609</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>