--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216fa758e7ea4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8814749e4f7d4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3daaa8af4541a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cc1f417fa141ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2713258e90784795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3daaa8af4541a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720d2faa293b4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cc1f417fa141ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>