--- v11 (2026-08-06)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8814749e4f7d4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52539bcd59544e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cc1f417fa141ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab3ebfacd104de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720d2faa293b4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cc1f417fa141ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2419c6bc56274014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab3ebfacd104de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>56,135</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>