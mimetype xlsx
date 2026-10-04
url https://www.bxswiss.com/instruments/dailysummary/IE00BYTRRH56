--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf52539bcd59544e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4563c7e0e642f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab3ebfacd104de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra201d9da4d8f4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2419c6bc56274014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab3ebfacd104de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca6ea5f04c84500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra201d9da4d8f4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,608</x:t>
-[...26 lines deleted...]
-          <x:t>55,795</x:t>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>55,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>