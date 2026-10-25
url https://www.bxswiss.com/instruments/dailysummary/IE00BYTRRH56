--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4563c7e0e642f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d1ab09d0f704691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra201d9da4d8f4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438f26fc7cf64a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca6ea5f04c84500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra201d9da4d8f4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad0652fba9143b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438f26fc7cf64a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>