--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dba0a54e5e46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f55468c6ff54786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17dce8cc294be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f77bb4e54b4fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e1635b7f9403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17dce8cc294be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0560e7c78ba641b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f77bb4e54b4fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>