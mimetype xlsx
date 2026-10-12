--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f55468c6ff54786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faf0a2185124e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f77bb4e54b4fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1566c9be2ddf4fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0560e7c78ba641b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f77bb4e54b4fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e6fbd551d44ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1566c9be2ddf4fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>