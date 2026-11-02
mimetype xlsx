--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faf0a2185124e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacfeb953d7242e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1566c9be2ddf4fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8193d76f3af34493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e6fbd551d44ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1566c9be2ddf4fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R209eba240a73473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8193d76f3af34493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>