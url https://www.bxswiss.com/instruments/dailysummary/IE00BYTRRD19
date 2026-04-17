--- v5 (2026-03-26)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6c75225cce40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea213f08744c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88dec2e33654be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f500bec901b4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd204cc7ea494ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88dec2e33654be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db7de9a5ed48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f500bec901b4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>