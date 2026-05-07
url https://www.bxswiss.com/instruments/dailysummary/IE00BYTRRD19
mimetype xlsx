--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea213f08744c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdcb31220634126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f500bec901b4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b9f4535998466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01db7de9a5ed48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f500bec901b4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0ad1dee6814bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b9f4535998466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>