--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdcb31220634126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f275bd659a04782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b9f4535998466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64359de92ba64333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0ad1dee6814bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b9f4535998466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757f57221e92466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64359de92ba64333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>