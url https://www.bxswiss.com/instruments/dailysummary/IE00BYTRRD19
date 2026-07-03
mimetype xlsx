--- v8 (2026-05-27)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f275bd659a04782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f6e9e7ce25479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64359de92ba64333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8df8af12f1647b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757f57221e92466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64359de92ba64333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd3a057f1004e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8df8af12f1647b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>208,259</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>