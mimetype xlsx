--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f6e9e7ce25479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9b205923094173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8df8af12f1647b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a53f66384854073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd3a057f1004e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8df8af12f1647b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e999fedfb184a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a53f66384854073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>