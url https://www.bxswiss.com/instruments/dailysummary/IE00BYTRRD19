--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9b205923094173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8164f34b0ac495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a53f66384854073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ede25c79b8470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e999fedfb184a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a53f66384854073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd22106dade47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ede25c79b8470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>