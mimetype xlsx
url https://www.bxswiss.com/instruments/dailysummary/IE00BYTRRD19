--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8164f34b0ac495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19dba0a54e5e46c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ede25c79b8470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17dce8cc294be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd22106dade47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ede25c79b8470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e1635b7f9403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17dce8cc294be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRRD19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>