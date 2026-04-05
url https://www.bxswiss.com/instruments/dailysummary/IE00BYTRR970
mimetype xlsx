--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcced9569f704822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11042ddfe8f41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0308ef0ccf3745e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3714b41ee92b4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e56b41cac6c4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0308ef0ccf3745e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90650f6de6e7407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3714b41ee92b4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>