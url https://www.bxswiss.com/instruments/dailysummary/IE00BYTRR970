--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11042ddfe8f41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe2d8fd3f14ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3714b41ee92b4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4ef2162f184628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90650f6de6e7407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3714b41ee92b4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb2d8f9ad7432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4ef2162f184628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>70,815</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>