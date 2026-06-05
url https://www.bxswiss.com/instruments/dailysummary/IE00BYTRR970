--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe2d8fd3f14ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b016440a7b4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4ef2162f184628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9798f83ab1814a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb2d8f9ad7432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4ef2162f184628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d11b3221b8d436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9798f83ab1814a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,567</x:t>
-[...414 lines deleted...]
-          <x:t>72,645</x:t>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>