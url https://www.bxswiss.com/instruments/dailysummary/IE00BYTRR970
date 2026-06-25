--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b016440a7b4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a47e2c91e4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9798f83ab1814a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad55c250d7cd4e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d11b3221b8d436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9798f83ab1814a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdc5aa2088a4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad55c250d7cd4e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>