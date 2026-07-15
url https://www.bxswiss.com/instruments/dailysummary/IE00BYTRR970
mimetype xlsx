--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a47e2c91e4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d53e9c58a45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad55c250d7cd4e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8d5ce3b8de4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cdc5aa2088a4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad55c250d7cd4e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f63326b7ab435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8d5ce3b8de4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>