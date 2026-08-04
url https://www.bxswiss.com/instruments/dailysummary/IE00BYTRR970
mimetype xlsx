--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d53e9c58a45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623352093db447eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8d5ce3b8de4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d1ba1e2354547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f63326b7ab435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8d5ce3b8de4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf050c8804dc042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d1ba1e2354547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>