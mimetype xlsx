--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623352093db447eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f506b725b84af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d1ba1e2354547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc8931c0af8426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,486 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf050c8804dc042a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d1ba1e2354547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f7ffe256eb483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc8931c0af8426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
+          <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>