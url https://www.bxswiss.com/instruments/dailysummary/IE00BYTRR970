--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f506b725b84af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8166b32eef3748af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc8931c0af8426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2419a5e23df948f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f7ffe256eb483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc8931c0af8426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2454b7216a476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2419a5e23df948f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>85,496</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>84,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>