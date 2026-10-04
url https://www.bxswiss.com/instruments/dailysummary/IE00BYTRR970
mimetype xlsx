--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8166b32eef3748af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf6d5b86e114d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2419a5e23df948f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf8f657255467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2454b7216a476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2419a5e23df948f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a226d59dbb4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf8f657255467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>85,373</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,883</x:t>
-[...173 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,344</x:t>
-[...36 lines deleted...]
-          <x:t>85,809</x:t>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>