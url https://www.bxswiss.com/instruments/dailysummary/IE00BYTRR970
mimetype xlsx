--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf6d5b86e114d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26e11868632457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf8f657255467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8e25f1544e4317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a226d59dbb4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf8f657255467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a4fadde12b4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8e25f1544e4317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Financials UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>