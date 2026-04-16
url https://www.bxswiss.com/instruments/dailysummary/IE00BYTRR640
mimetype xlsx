--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2589813ca2f9445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fa45b1ea8e4580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65db64ca3c04390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fd3caae9f24bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360c2d741c0646d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65db64ca3c04390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1be8dbaf824291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fd3caae9f24bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>65,218</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,920</x:t>
-[...431 lines deleted...]
-          <x:t>62,183</x:t>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>