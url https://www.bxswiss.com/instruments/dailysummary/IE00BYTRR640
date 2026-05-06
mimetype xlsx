--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fa45b1ea8e4580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5d5311e4c470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fd3caae9f24bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697847937e40e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1be8dbaf824291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fd3caae9f24bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd327cc0fe2547a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697847937e40e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>