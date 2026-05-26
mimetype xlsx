--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5d5311e4c470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343ddb24d1a74335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697847937e40e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce14df6137b24119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd327cc0fe2547a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697847937e40e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca569076c3b14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce14df6137b24119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>67,290</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,971</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>67,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>