--- v8 (2026-05-26)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343ddb24d1a74335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8666c59b1938464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce14df6137b24119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcdfb9559c64c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca569076c3b14449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce14df6137b24119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726bdd2fc1f945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcdfb9559c64c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,908</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>67,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,872</x:t>
-[...124 lines deleted...]
-          <x:t>65,923</x:t>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,904</x:t>
-[...139 lines deleted...]
-          <x:t>67,941</x:t>
+          <x:t>68,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>