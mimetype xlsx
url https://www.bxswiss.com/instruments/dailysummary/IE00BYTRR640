--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8666c59b1938464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdb437e2bd04312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcdfb9559c64c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57eaebc3ae8e4160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726bdd2fc1f945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcdfb9559c64c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2379d5a696d6488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57eaebc3ae8e4160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>65,923</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,904</x:t>
-[...587 lines deleted...]
-        <x:is>
           <x:t>68,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>