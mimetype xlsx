--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdb437e2bd04312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5b9bfc8f54d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57eaebc3ae8e4160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0f7c7ed46e4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2379d5a696d6488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57eaebc3ae8e4160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668231cae6434f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0f7c7ed46e4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>68,362</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>68,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>69,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,285</x:t>
-[...107 lines deleted...]
-          <x:t>67,655</x:t>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>