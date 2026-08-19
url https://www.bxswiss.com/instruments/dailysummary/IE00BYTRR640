--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5b9bfc8f54d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b458daf1a34715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0f7c7ed46e4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recabb097691743fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668231cae6434f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0f7c7ed46e4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc8dcf1629544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recabb097691743fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>69,215</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,285</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>68,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,013</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>