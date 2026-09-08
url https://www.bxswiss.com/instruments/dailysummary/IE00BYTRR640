--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b458daf1a34715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a2749753cb4c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recabb097691743fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b50826653448a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc8dcf1629544e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recabb097691743fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db2272956b44833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b50826653448a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>