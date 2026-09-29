--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a2749753cb4c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6124630ced45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b50826653448a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3678dadf602c4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db2272956b44833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b50826653448a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc245b606e12e49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3678dadf602c4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>