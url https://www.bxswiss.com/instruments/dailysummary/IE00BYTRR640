--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6124630ced45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ae37221e094445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3678dadf602c4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa31115f8bc34b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc245b606e12e49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3678dadf602c4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8989dbef9d484f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa31115f8bc34b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>