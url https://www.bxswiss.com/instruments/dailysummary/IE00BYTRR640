--- v15 (2026-10-19)
+++ v16 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ae37221e094445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7ca069b0464eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa31115f8bc34b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964bf5e7592c4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8989dbef9d484f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa31115f8bc34b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9385a4b3870b481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964bf5e7592c4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World Consumer Discretionary UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYTRR640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>