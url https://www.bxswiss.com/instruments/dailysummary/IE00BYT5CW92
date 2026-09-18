--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e3acf91be14550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc004514ac342d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58f8a7124464ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c5a0f4760d4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e6bbb09c1e493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58f8a7124464ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313b35b01b7b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c5a0f4760d4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>