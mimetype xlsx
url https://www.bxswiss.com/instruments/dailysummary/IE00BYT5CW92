--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc004514ac342d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ccf06525d34001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c5a0f4760d4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9c90f1c014af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313b35b01b7b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c5a0f4760d4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c50cc49f434ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9c90f1c014af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>216,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>