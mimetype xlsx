--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ccf06525d34001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4641a475fcf4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9c90f1c014af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba7ba8edaba478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c50cc49f434ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9c90f1c014af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b2f9dcbc5645e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba7ba8edaba478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,950</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>212,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,375</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>