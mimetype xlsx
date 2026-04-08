--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f3cb250dd848f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77505b65f77640aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e0e9d043944ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc88b12d4dd43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2786df2d3645bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e0e9d043944ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra163a43536ad48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc88b12d4dd43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>