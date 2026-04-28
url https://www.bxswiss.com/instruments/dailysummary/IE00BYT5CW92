--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77505b65f77640aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485f7d9c2ab94994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc88b12d4dd43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4308806cb640ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra163a43536ad48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc88b12d4dd43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra414b3592b984fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4308806cb640ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>