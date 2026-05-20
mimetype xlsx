--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485f7d9c2ab94994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df20c6f67604728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4308806cb640ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34cc7baad814541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra414b3592b984fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4308806cb640ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51d02f36ed346ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34cc7baad814541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>200,867</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,131</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,123</x:t>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>