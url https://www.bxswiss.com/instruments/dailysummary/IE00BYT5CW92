--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df20c6f67604728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efc5c11044e410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34cc7baad814541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e488518f2241d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51d02f36ed346ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34cc7baad814541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8915b60cad4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e488518f2241d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>209,925</x:t>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,094</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>212,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,525</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>