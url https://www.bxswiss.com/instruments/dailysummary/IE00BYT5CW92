--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efc5c11044e410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc04eb430c84afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e488518f2241d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1895f95aa6468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8915b60cad4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e488518f2241d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399a98ea642a439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1895f95aa6468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>