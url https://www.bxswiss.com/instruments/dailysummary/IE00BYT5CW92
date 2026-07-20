--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc04eb430c84afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b13c5c57a44523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1895f95aa6468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf9635ab6874519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399a98ea642a439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1895f95aa6468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aa897c995f419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf9635ab6874519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>