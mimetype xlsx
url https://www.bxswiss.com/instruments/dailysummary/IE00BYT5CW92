--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b13c5c57a44523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e3acf91be14550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf9635ab6874519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58f8a7124464ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aa897c995f419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf9635ab6874519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e6bbb09c1e493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58f8a7124464ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - CMCI ex-Agriculture UCITS ETF hdg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYT5CW92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>199,685</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>