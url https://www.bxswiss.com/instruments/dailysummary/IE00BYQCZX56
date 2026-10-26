--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcb48f96c3947a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0834715d49469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611ccd66fd1b4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66095f0d1aa84992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7e777773d44d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611ccd66fd1b4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc52848b2184ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66095f0d1aa84992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>30,467</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,196</x:t>
-[...269 lines deleted...]
-          <x:t>29,597</x:t>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>