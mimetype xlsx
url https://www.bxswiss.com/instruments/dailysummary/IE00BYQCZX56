--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3368af7f3e4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aff0fc7200e461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd37ff96434c4cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f20dff9c3141bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb19815c7994c46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd37ff96434c4cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd6e194135e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f20dff9c3141bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>27,696</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,873</x:t>
-[...242 lines deleted...]
-          <x:t>26,433</x:t>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>