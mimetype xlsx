--- v5 (2026-04-06)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aff0fc7200e461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c174040a5aa4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f20dff9c3141bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc305a17a69b64c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd6e194135e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f20dff9c3141bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bfc76df8264a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc305a17a69b64c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>26,725</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,541</x:t>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>