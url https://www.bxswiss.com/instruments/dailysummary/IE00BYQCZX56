--- v6 (2026-04-27)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c174040a5aa4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0bf32e526d4cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc305a17a69b64c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6e8cbe40a546e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bfc76df8264a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc305a17a69b64c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0ccc5c67024491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6e8cbe40a546e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>27,962</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,791</x:t>
-[...26 lines deleted...]
-          <x:t>27,996</x:t>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,061</x:t>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>