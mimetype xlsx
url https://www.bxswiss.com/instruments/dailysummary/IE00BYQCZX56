--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0bf32e526d4cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00271f6fd874e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6e8cbe40a546e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fcf91b38c84a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0ccc5c67024491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6e8cbe40a546e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7442a768c3bf43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fcf91b38c84a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>28,038</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>28,368</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,245</x:t>
-[...485 lines deleted...]
-          <x:t>27,842</x:t>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>