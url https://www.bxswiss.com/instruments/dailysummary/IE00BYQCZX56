--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00271f6fd874e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35aea4703f64619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fcf91b38c84a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f3bfa6a44c465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7442a768c3bf43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fcf91b38c84a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179e0e2523fa4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f3bfa6a44c465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>