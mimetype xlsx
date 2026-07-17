--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35aea4703f64619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra914122394ab4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f3bfa6a44c465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3317ca5e25146d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179e0e2523fa4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f3bfa6a44c465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6e7a50fe6a4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3317ca5e25146d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,029</x:t>
-[...431 lines deleted...]
-          <x:t>29,743</x:t>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>29,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,526</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>29,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>