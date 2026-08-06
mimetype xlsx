--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra914122394ab4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1605eb34244842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3317ca5e25146d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e67831fe594dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6e7a50fe6a4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3317ca5e25146d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca376db258b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e67831fe594dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>29,743</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>29,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,526</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,126</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>29,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>