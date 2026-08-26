--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1605eb34244842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7acd801820b4cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e67831fe594dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d62a90c7a14c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca376db258b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e67831fe594dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab5a597d55548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d62a90c7a14c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>