--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7acd801820b4cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcb48f96c3947a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d62a90c7a14c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611ccd66fd1b4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab5a597d55548df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d62a90c7a14c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7e777773d44d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611ccd66fd1b4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZX56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,433</x:t>
-[...58 lines deleted...]
-          <x:t>30,506</x:t>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>30,058</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,927</x:t>
-[...80 lines deleted...]
-          <x:t>30,345</x:t>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>