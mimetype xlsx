--- v3 (2026-03-23)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0945154f8e4698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce99b30d69cb4c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dece5317e64497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24efb7e648d145ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66b9d1087fd401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dece5317e64497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64499a7d3bc4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24efb7e648d145ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>27,099</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,583</x:t>
-[...70 lines deleted...]
-          <x:t>26,900</x:t>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,698</x:t>
-[...188 lines deleted...]
-          <x:t>25,398</x:t>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>