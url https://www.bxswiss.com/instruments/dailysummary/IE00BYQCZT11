--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce99b30d69cb4c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a72f55937349d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24efb7e648d145ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006327a4fd5a4fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf64499a7d3bc4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24efb7e648d145ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42ff709cff54b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006327a4fd5a4fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,900</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,698</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>26,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,561</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>