--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a72f55937349d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b01d111c646f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006327a4fd5a4fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e194b31e4541ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42ff709cff54b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006327a4fd5a4fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2cf8e105764f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e194b31e4541ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,432</x:t>
-[...414 lines deleted...]
-          <x:t>27,174</x:t>
+          <x:t>27,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>