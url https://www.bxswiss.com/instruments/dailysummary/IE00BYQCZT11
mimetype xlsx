--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4b01d111c646f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28aea9c75b34c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e194b31e4541ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f81072efaf74a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2cf8e105764f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e194b31e4541ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ad6c892e0a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f81072efaf74a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>27,215</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>27,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>