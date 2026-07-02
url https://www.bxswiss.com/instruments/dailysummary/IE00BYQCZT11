--- v7 (2026-06-11)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28aea9c75b34c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c071751fa499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f81072efaf74a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ed5be6e07543c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ad6c892e0a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f81072efaf74a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3e432d062d4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ed5be6e07543c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>