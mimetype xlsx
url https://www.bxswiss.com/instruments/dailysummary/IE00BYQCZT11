--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c071751fa499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fae0183d594e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ed5be6e07543c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3331271d779840e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3e432d062d4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ed5be6e07543c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b474f95b8e745d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3331271d779840e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>28,278</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,192</x:t>
-[...119 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,195</x:t>
-[...58 lines deleted...]
-          <x:t>28,410</x:t>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>28,454</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>28,676</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>