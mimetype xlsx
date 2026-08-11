--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fae0183d594e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cf609e29324cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3331271d779840e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03533ba4caa845f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b474f95b8e745d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3331271d779840e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d21374808184610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03533ba4caa845f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,719</x:t>
-[...85 lines deleted...]
-          <x:t>28,454</x:t>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>