--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cf609e29324cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5d5acd87b74963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03533ba4caa845f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8018df1c20d548a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d21374808184610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03533ba4caa845f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc75d1ad994e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8018df1c20d548a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,660</x:t>
-[...323 lines deleted...]
-          <x:t>29,407</x:t>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,243</x:t>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>