--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5d5acd87b74963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb8fdb52fdb4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8018df1c20d548a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc4bfd858a04fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc75d1ad994e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8018df1c20d548a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf70c2298b194df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc4bfd858a04fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>29,407</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,243</x:t>
-[...227 lines deleted...]
-          <x:t>28,660</x:t>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,639</x:t>
-[...139 lines deleted...]
-          <x:t>29,105</x:t>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>