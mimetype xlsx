--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb8fdb52fdb4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb902e35d9548f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc4bfd858a04fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178aa29092c6495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf70c2298b194df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc4bfd858a04fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fefed00e61d4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178aa29092c6495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>28,974</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,665</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>28,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,343</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>