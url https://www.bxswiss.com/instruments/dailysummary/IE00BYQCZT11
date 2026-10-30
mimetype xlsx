--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb902e35d9548f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5568ebd861714051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178aa29092c6495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2ca08a41854f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fefed00e61d4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178aa29092c6495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2336d665e76e4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2ca08a41854f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZT11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>28,070</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>28,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>28,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.10.2026</x:t>
-[...139 lines deleted...]
-          <x:t>27,575</x:t>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,447</x:t>
-[...31 lines deleted...]
-          <x:t>27,680</x:t>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>