--- v2 (2026-03-12)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6d6463aab4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3029538bd6b7433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff0098b646f42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f8acfee0e94caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad441196d7a846f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff0098b646f42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43f820d4e9141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f8acfee0e94caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>