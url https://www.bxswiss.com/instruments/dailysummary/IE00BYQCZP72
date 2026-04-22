--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3029538bd6b7433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d94ffd1f0e4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f8acfee0e94caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ecbe610c9474f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43f820d4e9141a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f8acfee0e94caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fd0552e77347e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ecbe610c9474f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>