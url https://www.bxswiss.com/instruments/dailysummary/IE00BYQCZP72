--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d94ffd1f0e4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13798d379d74332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ecbe610c9474f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fab19ce93f491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8fd0552e77347e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ecbe610c9474f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660e64de37bd4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fab19ce93f491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>31,958</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,103</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,167</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,324</x:t>
-[...144 lines deleted...]
-          <x:t>32,090</x:t>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>