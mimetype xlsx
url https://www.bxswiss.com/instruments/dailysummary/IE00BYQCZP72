--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13798d379d74332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba0e2f5e003445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fab19ce93f491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc172f21501c34b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660e64de37bd4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fab19ce93f491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44af403f40894814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc172f21501c34b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>32,324</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,228</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,094</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>31,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>