--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba0e2f5e003445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde70a379f5bc43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc172f21501c34b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra705eb84bdd5493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44af403f40894814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc172f21501c34b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc551d3511ab24492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra705eb84bdd5493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>