--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde70a379f5bc43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7f817c8734442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra705eb84bdd5493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0a13c492044401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc551d3511ab24492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra705eb84bdd5493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d7a69315944f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0a13c492044401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>