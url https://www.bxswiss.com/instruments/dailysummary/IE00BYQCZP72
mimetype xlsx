--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7f817c8734442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda78ef97df4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0a13c492044401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa84afd90a74460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d7a69315944f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0a13c492044401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5691ab49dd246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa84afd90a74460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>34,988</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,902</x:t>
-[...65 lines deleted...]
-          <x:t>34,771</x:t>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>34,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>