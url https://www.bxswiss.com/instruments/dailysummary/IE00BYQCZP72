--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda78ef97df4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dcfb3a64864d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa84afd90a74460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f29199ed5434134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5691ab49dd246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa84afd90a74460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab1af15ac564220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f29199ed5434134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,275</x:t>
-[...124 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,858</x:t>
-[...31 lines deleted...]
-          <x:t>34,522</x:t>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,544</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>34,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>