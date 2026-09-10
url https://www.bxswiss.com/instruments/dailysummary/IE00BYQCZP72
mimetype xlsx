--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dcfb3a64864d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479b4f11bdb64459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f29199ed5434134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f8c150c89b4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab1af15ac564220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f29199ed5434134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f16dcdbe45b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f8c150c89b4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>34,460</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>34,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>34,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,482</x:t>
-[...470 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>35,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,330</x:t>
-[...36 lines deleted...]
-          <x:t>34,544</x:t>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>