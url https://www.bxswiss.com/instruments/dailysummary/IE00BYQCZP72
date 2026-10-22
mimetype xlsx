--- v11 (2026-09-10)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479b4f11bdb64459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1708a34ea14bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f8c150c89b4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1afb71646d4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f16dcdbe45b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f8c150c89b4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e7f7df463f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1afb71646d4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>35,575</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>28.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,185</x:t>
-[...144 lines deleted...]
-          <x:t>34,515</x:t>
+          <x:t>34,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>