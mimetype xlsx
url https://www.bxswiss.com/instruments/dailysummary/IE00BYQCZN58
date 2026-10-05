--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aad86ccd564cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be6104ca053466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb44f4d5f7d4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2cfb7679e249a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd44f9a9fcac249e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb44f4d5f7d4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105a3d0bd305476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2cfb7679e249a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>37,036</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...559 lines deleted...]
-          <x:t>37,714</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>