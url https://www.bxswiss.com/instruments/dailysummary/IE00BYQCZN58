--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be6104ca053466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9415161e30d2476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2cfb7679e249a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29432877f3d24a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105a3d0bd305476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2cfb7679e249a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b23975088741b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29432877f3d24a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>37,412</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,466</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,240</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>