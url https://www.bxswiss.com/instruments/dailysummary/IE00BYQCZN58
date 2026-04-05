--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb890dc2822234fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4cd1842dd84c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393c50852a5d4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c787202bd0c4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599d50ca2d91438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393c50852a5d4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdf9682a3d3498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c787202bd0c4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>