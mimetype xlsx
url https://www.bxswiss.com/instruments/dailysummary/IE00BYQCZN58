--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4cd1842dd84c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07efa209978a4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c787202bd0c4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85638b818754aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdf9682a3d3498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c787202bd0c4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1816360fd3794b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85638b818754aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>31,158</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,028</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>