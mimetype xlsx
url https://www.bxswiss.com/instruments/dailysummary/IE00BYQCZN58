--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07efa209978a4e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d66334178c64dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd85638b818754aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed44fc27e6b41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1816360fd3794b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd85638b818754aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3551c79a6149e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed44fc27e6b41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>32,670</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,331</x:t>
-[...291 lines deleted...]
-          <x:t>31,942</x:t>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>31,673</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>