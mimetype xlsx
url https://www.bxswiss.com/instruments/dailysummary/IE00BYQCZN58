--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d66334178c64dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b0de9a67784981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed44fc27e6b41e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8768d1da6ef47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3551c79a6149e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed44fc27e6b41e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064d46a69a9b413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8768d1da6ef47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>