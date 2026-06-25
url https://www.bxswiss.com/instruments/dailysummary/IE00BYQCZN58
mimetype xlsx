--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b0de9a67784981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c8239537444afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8768d1da6ef47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556ab3583dd143fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064d46a69a9b413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8768d1da6ef47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c7119ea6846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556ab3583dd143fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,855</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,818</x:t>
-[...281 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,246</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>34,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>