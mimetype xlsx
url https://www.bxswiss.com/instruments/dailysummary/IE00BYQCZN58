--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c8239537444afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fb2dc9e9844704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556ab3583dd143fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496666bc1c314bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c7119ea6846e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556ab3583dd143fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8208bfb99ba54525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496666bc1c314bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>