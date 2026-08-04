--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fb2dc9e9844704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9536873b6954dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R496666bc1c314bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759b45c6112c4db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8208bfb99ba54525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R496666bc1c314bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a27cef09244417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759b45c6112c4db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>35,383</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>34,706</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,633</x:t>
-[...382 lines deleted...]
-          <x:t>35,606</x:t>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>