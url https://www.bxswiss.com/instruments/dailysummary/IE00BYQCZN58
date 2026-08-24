--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9536873b6954dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44190a79b6744e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759b45c6112c4db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dca247af4f4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a27cef09244417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759b45c6112c4db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8a3a7b98374a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dca247af4f4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,545</x:t>
-[...576 lines deleted...]
-          <x:t>35,427</x:t>
+          <x:t>35,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>