--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44190a79b6744e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aad86ccd564cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dca247af4f4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb44f4d5f7d4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8a3a7b98374a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dca247af4f4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd44f9a9fcac249e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb44f4d5f7d4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZN58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,255</x:t>
-[...193 lines deleted...]
-          <x:t>36,357</x:t>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>35,661</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>