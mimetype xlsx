--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3d326be78546b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62f190ef2964fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc659070e98a432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bcc3b790094e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619a8980830a4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc659070e98a432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra846984931cc46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bcc3b790094e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>