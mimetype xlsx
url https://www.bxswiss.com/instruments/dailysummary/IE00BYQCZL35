--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62f190ef2964fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cea861049714cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bcc3b790094e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec67d7ba56c4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra846984931cc46a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bcc3b790094e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8084fb88aa5c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec67d7ba56c4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>