--- v8 (2026-04-28)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cea861049714cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd599dfc70df4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec67d7ba56c4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4076ea977b84d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8084fb88aa5c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec67d7ba56c4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6915c2dafdfa48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4076ea977b84d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>55,970</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,755</x:t>
-[...188 lines deleted...]
-          <x:t>54,129</x:t>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>