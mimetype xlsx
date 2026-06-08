--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd599dfc70df4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc330b38b9141d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4076ea977b84d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b52679e38e74354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6915c2dafdfa48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4076ea977b84d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c88ddae85c428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b52679e38e74354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>