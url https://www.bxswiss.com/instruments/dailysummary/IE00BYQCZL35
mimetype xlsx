--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc330b38b9141d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a17c08f8b34e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b52679e38e74354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2041b42692e47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c88ddae85c428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b52679e38e74354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3855cceebd401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2041b42692e47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>