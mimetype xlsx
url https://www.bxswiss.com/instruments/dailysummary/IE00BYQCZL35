--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a17c08f8b34e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79777a68e974808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2041b42692e47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaf6781cba14deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3855cceebd401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2041b42692e47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ab96ea08854cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaf6781cba14deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>