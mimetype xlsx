--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79777a68e974808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56f082e19654f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafaf6781cba14deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cc0ba53504364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ab96ea08854cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafaf6781cba14deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0252a654cb4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cc0ba53504364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>59,435</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,176</x:t>
-[...237 lines deleted...]
-          <x:t>59,346</x:t>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,846</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>58,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,801</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>