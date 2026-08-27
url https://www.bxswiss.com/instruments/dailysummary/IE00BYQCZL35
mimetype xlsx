--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56f082e19654f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341bd13ec60343b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324cc0ba53504364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda274bca69c74805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0252a654cb4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324cc0ba53504364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b77a980a0d4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda274bca69c74805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>