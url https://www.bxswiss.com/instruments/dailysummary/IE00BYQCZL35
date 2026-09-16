--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341bd13ec60343b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8313309ec9724663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda274bca69c74805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f06e8f1db8f48eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b77a980a0d4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda274bca69c74805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532ba8270e14c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f06e8f1db8f48eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>59,010</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>58,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>59,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>