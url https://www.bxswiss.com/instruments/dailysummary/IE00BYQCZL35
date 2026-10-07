--- v15 (2026-09-16)
+++ v16 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8313309ec9724663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0755b104e24e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f06e8f1db8f48eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e46d90486084824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532ba8270e14c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f06e8f1db8f48eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93577233f24a4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e46d90486084824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,424</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>58,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>