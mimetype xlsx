--- v16 (2026-10-07)
+++ v17 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0755b104e24e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79f373e99504c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e46d90486084824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re830cb4746ae4340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93577233f24a4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e46d90486084824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d111759d4b34e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re830cb4746ae4340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZL35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>59,516</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>61,220</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>