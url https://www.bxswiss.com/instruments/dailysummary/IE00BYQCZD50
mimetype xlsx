--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d6d2ec67e04077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5212370cea894173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd98060280f4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad9f60f2c4e4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a549b6adb14df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd98060280f4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78a92949274bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad9f60f2c4e4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>