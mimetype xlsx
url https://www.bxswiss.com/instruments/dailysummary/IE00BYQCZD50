--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5212370cea894173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef15150b2e34a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad9f60f2c4e4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ab1840154f40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd78a92949274bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad9f60f2c4e4995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra318138f283f4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ab1840154f40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>56,677</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,189</x:t>
-[...340 lines deleted...]
-          <x:t>58,503</x:t>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,699</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>58,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>