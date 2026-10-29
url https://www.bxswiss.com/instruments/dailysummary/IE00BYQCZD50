--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef15150b2e34a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f21d72109049ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ab1840154f40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838a6d63be824a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra318138f283f4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ab1840154f40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a7e30ce02e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838a6d63be824a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>