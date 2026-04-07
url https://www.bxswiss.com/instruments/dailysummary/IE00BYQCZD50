--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aff7966abb549e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10023c0ec4b4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa4100b417494241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297e01429d73481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b3e01cbf224f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa4100b417494241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825573c07c364f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297e01429d73481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>50,004</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>49,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>