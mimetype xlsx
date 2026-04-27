--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10023c0ec4b4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0415e3aada4fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297e01429d73481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677ea9f0a0df4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825573c07c364f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297e01429d73481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab1cdd520824753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677ea9f0a0df4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>49,871</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>50,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>