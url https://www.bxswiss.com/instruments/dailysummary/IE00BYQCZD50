--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0415e3aada4fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7568dbd6c6564121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677ea9f0a0df4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc18ed222d14de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab1cdd520824753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677ea9f0a0df4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e2b5210f214c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc18ed222d14de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>