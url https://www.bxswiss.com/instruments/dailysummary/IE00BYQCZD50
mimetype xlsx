--- v7 (2026-05-20)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7568dbd6c6564121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34033f6cf294b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc18ed222d14de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8683d8aeab473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e2b5210f214c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc18ed222d14de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189fb09e7544db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8683d8aeab473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>