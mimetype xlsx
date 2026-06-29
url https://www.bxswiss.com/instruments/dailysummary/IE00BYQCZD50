--- v8 (2026-06-09)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34033f6cf294b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562cfa5eccc94749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8683d8aeab473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37bb6ab2ee040c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189fb09e7544db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8683d8aeab473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c1c261eba1456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37bb6ab2ee040c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>