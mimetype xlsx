--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562cfa5eccc94749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93111be5b3804cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37bb6ab2ee040c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf969a1499b4a4712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c1c261eba1456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37bb6ab2ee040c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef30ae47ec54da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf969a1499b4a4712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>