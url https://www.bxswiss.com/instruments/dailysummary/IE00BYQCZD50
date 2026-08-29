--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93111be5b3804cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d6d2ec67e04077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf969a1499b4a4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd98060280f4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef30ae47ec54da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf969a1499b4a4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a549b6adb14df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd98060280f4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYQCZD50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>55,412</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>