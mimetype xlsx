--- v3 (2026-03-24)
+++ v4 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f55ee5a4ff42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668355d1c9be4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5eee9cbae24ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a2a3810fe54bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a3eb6d81c064d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5eee9cbae24ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833114513204440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a2a3810fe54bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>