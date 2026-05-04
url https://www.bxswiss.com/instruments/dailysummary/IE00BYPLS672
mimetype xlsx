--- v4 (2026-04-13)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668355d1c9be4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3474496a51854d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a2a3810fe54bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c59d193174096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833114513204440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a2a3810fe54bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a192d390d44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c59d193174096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>24,501</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,119</x:t>
-[...195 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,623</x:t>
-[...63 lines deleted...]
-          <x:t>22,655</x:t>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>