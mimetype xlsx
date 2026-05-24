--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3474496a51854d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5a1d14437947c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81c59d193174096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca87ac703f0b42db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a192d390d44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81c59d193174096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84a9919e4a4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca87ac703f0b42db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,623</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>25,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,656</x:t>
         </x:is>
       </x:c>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>