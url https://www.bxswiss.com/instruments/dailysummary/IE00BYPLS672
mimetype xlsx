--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5a1d14437947c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09347b03601546c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca87ac703f0b42db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6276d042e0245d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84a9919e4a4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca87ac703f0b42db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d91ef91fbd43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6276d042e0245d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>