--- v7 (2026-06-13)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09347b03601546c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e450c1ecf84ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6276d042e0245d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b004c50dd04a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d91ef91fbd43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6276d042e0245d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04837f957ed47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b004c50dd04a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>