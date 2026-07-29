--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e450c1ecf84ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b9fd93b90245bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b004c50dd04a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4417b52dbfc24aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04837f957ed47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b004c50dd04a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bb8b12f1f04201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4417b52dbfc24aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>