--- v9 (2026-07-29)
+++ v10 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b9fd93b90245bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1becda82b84593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4417b52dbfc24aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7d0d64ef7e411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bb8b12f1f04201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4417b52dbfc24aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ccdeb21c714f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7d0d64ef7e411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>