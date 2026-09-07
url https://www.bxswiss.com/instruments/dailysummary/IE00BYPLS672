--- v10 (2026-08-18)
+++ v11 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1becda82b84593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9db6d98d224b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7d0d64ef7e411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8578fb8ae14a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ccdeb21c714f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7d0d64ef7e411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63ca1b9b8954361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8578fb8ae14a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>