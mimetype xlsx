--- v11 (2026-09-07)
+++ v12 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9db6d98d224b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7db70a3b5324015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8578fb8ae14a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5471e6fcf9242fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63ca1b9b8954361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8578fb8ae14a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7308763944f34cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5471e6fcf9242fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>