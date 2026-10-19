--- v12 (2026-09-29)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7db70a3b5324015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4610f3f563f472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5471e6fcf9242fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1d1651fa904dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7308763944f34cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5471e6fcf9242fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe36aab83bd4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1d1651fa904dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Cyber Security UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPLS672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>39,020</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>39,806</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>