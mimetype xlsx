--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461d4c1f8df242f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c300365c949b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde218b7f33f43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f445c99d854350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19062d3f0d9d44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde218b7f33f43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766099e3007d4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f445c99d854350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,910</x:t>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>14,001</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,957</x:t>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>