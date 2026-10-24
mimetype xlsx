--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c300365c949b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3baec602cf4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f445c99d854350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdfd749e96a4502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766099e3007d4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f445c99d854350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018c0a7d46a347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdfd749e96a4502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,001</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,957</x:t>
-[...156 lines deleted...]
-          <x:t>13,877</x:t>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,821</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>13,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>