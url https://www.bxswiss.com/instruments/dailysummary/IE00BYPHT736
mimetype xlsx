--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af7e307a8004319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547786743794d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3c55b180154976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb422420d6e4f4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe21a6a7e03e46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3c55b180154976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce32fd1fb0494691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb422420d6e4f4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>