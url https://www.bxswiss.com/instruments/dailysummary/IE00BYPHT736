--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf547786743794d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da38d2840c4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb422420d6e4f4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612aa47416754100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce32fd1fb0494691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb422420d6e4f4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3a488010df4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612aa47416754100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,794</x:t>
-[...598 lines deleted...]
-          <x:t>13,871</x:t>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>