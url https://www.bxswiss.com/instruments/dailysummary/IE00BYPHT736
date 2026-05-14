--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da38d2840c4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6751985346bc4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612aa47416754100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d63d8ef044bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3a488010df4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612aa47416754100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70865657b8a647bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d63d8ef044bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>13,789</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>13,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>