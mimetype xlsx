--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6751985346bc4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50645d78c13b4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d63d8ef044bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d76b31203d94f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70865657b8a647bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d63d8ef044bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479b73508cd249a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d76b31203d94f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,963</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,972</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>13,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>