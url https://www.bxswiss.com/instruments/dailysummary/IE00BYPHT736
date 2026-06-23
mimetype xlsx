--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50645d78c13b4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a173bfe7a47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d76b31203d94f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56996f247b85469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479b73508cd249a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d76b31203d94f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb569bd63a6414f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56996f247b85469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>13,915</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,971</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>