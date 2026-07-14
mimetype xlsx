--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a173bfe7a47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a79ef0738e46c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56996f247b85469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc729ba73a9224665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb569bd63a6414f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56996f247b85469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf6aef28b8e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc729ba73a9224665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>14,007</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>14,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14,112</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>14,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>