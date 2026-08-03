--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a79ef0738e46c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476881e9489d4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc729ba73a9224665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bfb831ec2540bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf6aef28b8e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc729ba73a9224665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c4813d109e4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bfb831ec2540bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,073</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14,112</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,113</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,078</x:t>
-[...43 lines deleted...]
-          <x:t>14,079</x:t>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,159</x:t>
-[...269 lines deleted...]
-          <x:t>14,150</x:t>
+          <x:t>14,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,109</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>14,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>