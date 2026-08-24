--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476881e9489d4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f15ef1ef38f4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bfb831ec2540bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc70b1e868c1441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c4813d109e4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bfb831ec2540bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33de47a98d8d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc70b1e868c1441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,140</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>14,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,114</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,103</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,062</x:t>
-[...323 lines deleted...]
-          <x:t>14,125</x:t>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>