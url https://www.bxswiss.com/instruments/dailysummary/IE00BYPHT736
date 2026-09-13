--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f15ef1ef38f4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461d4c1f8df242f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc70b1e868c1441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde218b7f33f43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33de47a98d8d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc70b1e868c1441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19062d3f0d9d44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde218b7f33f43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) iBoxx EUR Corporate Bond Yield Plus UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYPHT736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,292</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,213</x:t>
-[...345 lines deleted...]
-          <x:t>13,910</x:t>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,045</x:t>
-[...9 lines deleted...]
-          <x:t>13,988</x:t>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>