--- v2 (2026-01-11)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643a1cac9bac4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7621f06e619044a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006ef5915d4c4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d181e76769d4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4276dd8db24f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006ef5915d4c4390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c865bfcdaa449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d181e76769d4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>47,300</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>