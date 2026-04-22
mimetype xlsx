--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7621f06e619044a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d95e227834343cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d181e76769d4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59133afb1dd643f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c865bfcdaa449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d181e76769d4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20251ebf9f704591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59133afb1dd643f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>40,235</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,859</x:t>
-[...350 lines deleted...]
-          <x:t>38,853</x:t>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>