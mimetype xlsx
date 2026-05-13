--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d95e227834343cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de92aa106ff41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59133afb1dd643f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860a122920cb490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20251ebf9f704591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59133afb1dd643f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750e86892518467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860a122920cb490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>