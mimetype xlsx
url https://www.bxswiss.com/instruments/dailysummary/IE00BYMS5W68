--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de92aa106ff41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168328e69a8d4487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R860a122920cb490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb69b2c4cf7543a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750e86892518467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R860a122920cb490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d1df8abd9c476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb69b2c4cf7543a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,748</x:t>
-[...495 lines deleted...]
-          <x:t>40,660</x:t>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>