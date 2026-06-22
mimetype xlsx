--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168328e69a8d4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2cfb4a2cd44a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb69b2c4cf7543a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59e6df715ba404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d1df8abd9c476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb69b2c4cf7543a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5b601ce1e5430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59e6df715ba404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>41,557</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,845</x:t>
-[...404 lines deleted...]
-          <x:t>42,004</x:t>
+          <x:t>41,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>