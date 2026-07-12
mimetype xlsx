--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2cfb4a2cd44a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re761863fb6ef48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59e6df715ba404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bcdfe0bbc6498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5b601ce1e5430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59e6df715ba404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7525633ed4ae47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bcdfe0bbc6498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>