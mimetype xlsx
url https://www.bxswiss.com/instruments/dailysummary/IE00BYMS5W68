--- v8 (2026-07-12)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re761863fb6ef48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b108c82a1964600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bcdfe0bbc6498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5711d1830b84134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7525633ed4ae47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bcdfe0bbc6498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee85841d4ba48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5711d1830b84134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>