--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b108c82a1964600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f06d8eb2a4740f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5711d1830b84134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d173953485422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee85841d4ba48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5711d1830b84134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5753a30a234e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d173953485422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>