--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f06d8eb2a4740f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dce802bc4e64a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d173953485422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d4593034e34cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5753a30a234e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d173953485422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c6398ccfcf4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d4593034e34cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>