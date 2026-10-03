--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dce802bc4e64a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bfece641264a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d4593034e34cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb6affc3a9948b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c6398ccfcf4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d4593034e34cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb746936e3d63474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb6affc3a9948b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,507</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>49,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,707</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>