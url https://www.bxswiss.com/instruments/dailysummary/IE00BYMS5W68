--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bfece641264a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e170e8e6026400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb6affc3a9948b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbccbe02b9f44c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb746936e3d63474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb6affc3a9948b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70adbbdd185e40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbccbe02b9f44c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMS5W68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>47,209</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,083</x:t>
-[...70 lines deleted...]
-          <x:t>46,906</x:t>
+          <x:t>47,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>45,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>