--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691b665793dd47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3e603eb11e4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab7faf6b3514884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6749cb002da14843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3b45362f8a4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab7faf6b3514884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf238395d574d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6749cb002da14843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>