--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3e603eb11e4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb95ffa446374882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6749cb002da14843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796806d1da734c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf238395d574d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6749cb002da14843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a4271bc3bd41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796806d1da734c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>