--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb95ffa446374882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227efe756bb04ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796806d1da734c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re221db249cdd4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a4271bc3bd41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796806d1da734c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78331680d9d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re221db249cdd4004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,560</x:t>
-[...43 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,748</x:t>
-[...97 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,784</x:t>
-[...48 lines deleted...]
-          <x:t>19,542</x:t>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,178</x:t>
-[...355 lines deleted...]
-          <x:t>19,734</x:t>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>