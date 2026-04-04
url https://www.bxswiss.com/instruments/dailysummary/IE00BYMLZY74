--- v4 (2026-02-28)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c516f4d5414e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04526cbca70e44a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e5a12405564d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5382f6a16444b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203b850101c64fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e5a12405564d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra138506045e74f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5382f6a16444b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>14,735</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>