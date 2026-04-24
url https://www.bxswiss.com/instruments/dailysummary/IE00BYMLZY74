--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04526cbca70e44a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c3bafc2f8a4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5382f6a16444b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64337723572b48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra138506045e74f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5382f6a16444b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bb73c501514073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64337723572b48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>17,116</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,632</x:t>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>17,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>