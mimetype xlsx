--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c3bafc2f8a4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e6ce6020a4c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64337723572b48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5f280970854c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bb73c501514073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64337723572b48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f11aae9051b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5f280970854c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>17,259</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,280</x:t>
-[...9 lines deleted...]
-          <x:t>17,183</x:t>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>