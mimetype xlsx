--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e6ce6020a4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcebdb7a6015434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5f280970854c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9cf6ed7dbd407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f11aae9051b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5f280970854c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879c966ed260485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9cf6ed7dbd407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,462</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,935</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>18,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>