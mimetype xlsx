--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcebdb7a6015434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b247f73068d423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9cf6ed7dbd407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48421d1261849b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879c966ed260485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9cf6ed7dbd407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06bea2d72154ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48421d1261849b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>18,075</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,029</x:t>
-[...141 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,396</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,483</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>