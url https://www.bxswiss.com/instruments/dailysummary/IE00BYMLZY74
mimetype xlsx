--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b247f73068d423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cabd89070d437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48421d1261849b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342d79ae00744bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06bea2d72154ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48421d1261849b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d757d8178a94341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342d79ae00744bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,553</x:t>
-[...522 lines deleted...]
-          <x:t>16,005</x:t>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>