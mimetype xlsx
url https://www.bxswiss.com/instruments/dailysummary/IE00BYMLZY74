--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7cabd89070d437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bae9969bcf645f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342d79ae00744bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08abf383340342d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d757d8178a94341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342d79ae00744bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3652497a8a1047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08abf383340342d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>