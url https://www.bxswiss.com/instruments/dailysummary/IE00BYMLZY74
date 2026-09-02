--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bae9969bcf645f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691b665793dd47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08abf383340342d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab7faf6b3514884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3652497a8a1047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08abf383340342d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3b45362f8a4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab7faf6b3514884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYMLZY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>