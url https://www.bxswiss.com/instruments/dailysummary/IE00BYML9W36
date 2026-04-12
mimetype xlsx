--- v4 (2026-03-22)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2967c0eca62a4b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ee5b4c33c045a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3771b456bf4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83829b31ac6e4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a06fec093148ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3771b456bf4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fc7a8ceddc4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83829b31ac6e4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>