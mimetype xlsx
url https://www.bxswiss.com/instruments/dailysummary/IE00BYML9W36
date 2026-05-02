--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ee5b4c33c045a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef35cded0824f50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83829b31ac6e4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1055c3ca98a346f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fc7a8ceddc4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83829b31ac6e4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29aa81eaf894ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1055c3ca98a346f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>