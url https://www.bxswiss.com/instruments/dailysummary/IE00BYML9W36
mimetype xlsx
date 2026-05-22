--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef35cded0824f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a794c9cb1fc4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1055c3ca98a346f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0fedd9f18e44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29aa81eaf894ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1055c3ca98a346f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7eaac6ca284d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0fedd9f18e44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>