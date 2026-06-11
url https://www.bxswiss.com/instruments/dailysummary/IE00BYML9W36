--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a794c9cb1fc4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099d588f4bbb404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0fedd9f18e44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794ceef3289842e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7eaac6ca284d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0fedd9f18e44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9881f8d8dd904934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794ceef3289842e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>