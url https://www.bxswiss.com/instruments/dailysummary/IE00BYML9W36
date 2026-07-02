--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099d588f4bbb404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31b59e566a1410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794ceef3289842e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4751224834e4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9881f8d8dd904934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794ceef3289842e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a9cfbd5ba14716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4751224834e4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>