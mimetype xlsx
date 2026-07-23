--- v9 (2026-07-02)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31b59e566a1410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1e50085c56443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4751224834e4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb1b24a854e494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a9cfbd5ba14716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4751224834e4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272bed6fbad04089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb1b24a854e494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>