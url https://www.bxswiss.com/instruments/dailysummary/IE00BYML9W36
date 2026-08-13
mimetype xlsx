--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1e50085c56443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510d2ed442d24268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb1b24a854e494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0250bf27290464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272bed6fbad04089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb1b24a854e494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe8517f36ce4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0250bf27290464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>55,792</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>56,753</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>55,833</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,822</x:t>
-[...58 lines deleted...]
-          <x:t>56,690</x:t>
+          <x:t>57,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>