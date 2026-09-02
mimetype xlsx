--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510d2ed442d24268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab00c604a54cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0250bf27290464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4010f119734b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe8517f36ce4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0250bf27290464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05aa582fa954512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4010f119734b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>55,833</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,822</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>57,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,110</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>