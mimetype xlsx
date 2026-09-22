--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab00c604a54cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb63d30e5de4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4010f119734b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d65436ef0794067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05aa582fa954512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4010f119734b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58edc9fe3a394b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d65436ef0794067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>57,110</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>57,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>