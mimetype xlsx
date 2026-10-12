--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb63d30e5de4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf012befda479404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d65436ef0794067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8fc5b511254045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58edc9fe3a394b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d65436ef0794067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f179b42cad248bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8fc5b511254045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>57,113</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,957</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>57,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,421</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>