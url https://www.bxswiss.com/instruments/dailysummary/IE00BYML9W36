--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf012befda479404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8ae51150ac4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8fc5b511254045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0841ce7ff8342ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f179b42cad248bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8fc5b511254045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58b62a7a4fa4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0841ce7ff8342ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYML9W36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>