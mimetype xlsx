--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7adf1ef8392417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ffcd1048cf4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020916b3316c47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd436ecf250014f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f924c604714e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020916b3316c47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9061f73436483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd436ecf250014f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>5,534</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,501</x:t>
-[...38 lines deleted...]
-          <x:t>5,455</x:t>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>5,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>