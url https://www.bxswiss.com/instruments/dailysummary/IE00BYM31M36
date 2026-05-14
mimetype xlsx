--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ffcd1048cf4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1565b51f77df4a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd436ecf250014f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37b8d2dbb194844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9061f73436483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd436ecf250014f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb980e8b46844e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37b8d2dbb194844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,432</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,426</x:t>
-[...16 lines deleted...]
-          <x:t>5,428</x:t>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,461</x:t>
-[...21 lines deleted...]
-          <x:t>5,422</x:t>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,482</x:t>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,441</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>5,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>