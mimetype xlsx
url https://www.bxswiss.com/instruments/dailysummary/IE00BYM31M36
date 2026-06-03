--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1565b51f77df4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eecb38392cc4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37b8d2dbb194844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3b79de72304084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb980e8b46844e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37b8d2dbb194844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98aee0deef354d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3b79de72304084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,422</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,442</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,441</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,500</x:t>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>5,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,466</x:t>
-[...124 lines deleted...]
-          <x:t>5,443</x:t>
+          <x:t>5,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,479</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>5,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>