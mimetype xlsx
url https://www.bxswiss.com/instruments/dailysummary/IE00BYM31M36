--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eecb38392cc4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650d5521605e4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3b79de72304084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa221d6c39414950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98aee0deef354d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3b79de72304084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b48f010f42b49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa221d6c39414950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,481</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,434</x:t>
+          <x:t>5,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,450</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,447</x:t>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>5,479</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>