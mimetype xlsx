--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650d5521605e4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a7b715c1d146d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa221d6c39414950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185debcde6c5405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b48f010f42b49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa221d6c39414950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034ed4fa7ba94a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185debcde6c5405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,457</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,471</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,453</x:t>
-[...512 lines deleted...]
-          <x:t>5,395</x:t>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>