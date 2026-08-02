--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a7b715c1d146d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d81f2d42b74055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185debcde6c5405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d389fcb1e6942bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034ed4fa7ba94a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185debcde6c5405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b2aabb92c946a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d389fcb1e6942bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,450</x:t>
-[...124 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,422</x:t>
-[...16 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,408</x:t>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,402</x:t>
-[...404 lines deleted...]
-          <x:t>5,412</x:t>
+          <x:t>5,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>