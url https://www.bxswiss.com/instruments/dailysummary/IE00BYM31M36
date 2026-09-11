--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d81f2d42b74055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f696b25fe7447dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d389fcb1e6942bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f1f6482f944269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2b2aabb92c946a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d389fcb1e6942bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e075c2a4f04bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f1f6482f944269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,398</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,413</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,411</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>5,412</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>5,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>