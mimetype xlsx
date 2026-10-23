--- v11 (2026-09-11)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f696b25fe7447dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f32c478d08c4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f1f6482f944269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34da797ca514dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e075c2a4f04bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f1f6482f944269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb54fedc7ac84ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34da797ca514dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Fallen Angels High Yield Corp Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM31M36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>5,412</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>