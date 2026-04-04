--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d628dbef314990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c94f2ecbaf4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d8436c38934d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97749f29228341e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cabe7629954984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d8436c38934d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d22f3b2e604316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97749f29228341e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>