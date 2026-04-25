--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c94f2ecbaf4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf9742a8cf14d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97749f29228341e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33f012e53e340b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d22f3b2e604316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97749f29228341e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923f2a986da54088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33f012e53e340b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>