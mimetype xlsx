--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf9742a8cf14d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8f54926564f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re33f012e53e340b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f219872f5364556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923f2a986da54088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re33f012e53e340b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d8c74d824a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f219872f5364556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>