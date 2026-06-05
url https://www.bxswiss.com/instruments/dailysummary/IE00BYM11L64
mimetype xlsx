--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8f54926564f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283d17d4401b4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f219872f5364556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d555cacb3d44c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d8c74d824a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f219872f5364556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383e660f91ad43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d555cacb3d44c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>231,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,635</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>235,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,567</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>