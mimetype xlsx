--- v8 (2026-06-05)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283d17d4401b4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c455a64a46942fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d555cacb3d44c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a1163a73bd4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383e660f91ad43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d555cacb3d44c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875f3a208ec44346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a1163a73bd4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>243,903</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,924</x:t>
-[...193 lines deleted...]
-          <x:t>245,299</x:t>
+          <x:t>246,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>