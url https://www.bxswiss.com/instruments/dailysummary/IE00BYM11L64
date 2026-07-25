--- v9 (2026-07-04)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c455a64a46942fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14505b5d2694886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a1163a73bd4d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792ccc35bf44917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875f3a208ec44346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a1163a73bd4d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cdb93fab9740e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792ccc35bf44917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>245,157</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,292</x:t>
-[...571 lines deleted...]
-          <x:t>245,543</x:t>
+          <x:t>246,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>