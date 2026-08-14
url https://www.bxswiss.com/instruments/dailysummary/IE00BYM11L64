--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14505b5d2694886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cc2bbe9c8148c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792ccc35bf44917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59ffcaeddb04e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cdb93fab9740e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792ccc35bf44917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8526d439f6241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59ffcaeddb04e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>