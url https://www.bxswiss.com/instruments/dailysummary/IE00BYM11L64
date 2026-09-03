--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cc2bbe9c8148c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c764b2ae0de4f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59ffcaeddb04e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05565c2736746c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8526d439f6241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59ffcaeddb04e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dcaaa71dcc46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05565c2736746c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>