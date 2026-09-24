--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c764b2ae0de4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d35588599d34b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05565c2736746c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9386e21a5ca14793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dcaaa71dcc46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05565c2736746c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34abb431f3104197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9386e21a5ca14793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>