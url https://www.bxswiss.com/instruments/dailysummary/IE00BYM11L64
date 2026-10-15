--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d35588599d34b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d05dc3582345c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9386e21a5ca14793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1037e58e784c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34abb431f3104197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9386e21a5ca14793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808c0cca632443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1037e58e784c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>249,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>