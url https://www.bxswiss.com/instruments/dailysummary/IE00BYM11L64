--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d05dc3582345c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7afb9373b434007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1037e58e784c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b793e66a6a44c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808c0cca632443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1037e58e784c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd707eb936c31468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b793e66a6a44c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11L64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>