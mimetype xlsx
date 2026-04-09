--- v3 (2026-03-20)
+++ v4 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ca835c3dc249a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bc6e7f4b1b44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf2556a649e47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cddd78bec44b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b2f4a8a5ab4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf2556a649e47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecf398f3a8f4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cddd78bec44b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>