--- v4 (2026-04-09)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9bc6e7f4b1b44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9170e3715b3d4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cddd78bec44b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50cc69526aa44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecf398f3a8f4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cddd78bec44b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edda11ffd944711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50cc69526aa44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>