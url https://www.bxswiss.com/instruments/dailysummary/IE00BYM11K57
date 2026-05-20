--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9170e3715b3d4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca191b739984951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50cc69526aa44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75e5b84d31747b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edda11ffd944711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50cc69526aa44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73acb4db1ef44ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75e5b84d31747b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>