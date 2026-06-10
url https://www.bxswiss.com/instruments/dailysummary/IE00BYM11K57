--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca191b739984951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de67fee72d548e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75e5b84d31747b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff7496ad966465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73acb4db1ef44ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75e5b84d31747b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4254a016dd114251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff7496ad966465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>