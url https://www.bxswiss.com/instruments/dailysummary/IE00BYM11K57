--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de67fee72d548e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36299fe00151430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff7496ad966465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243fc6786c804272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4254a016dd114251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff7496ad966465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637fb0db03744545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243fc6786c804272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>249,318</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,097</x:t>
-[...323 lines deleted...]
-          <x:t>248,316</x:t>
+          <x:t>249,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>