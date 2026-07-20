--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36299fe00151430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d318ae52eeb45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243fc6786c804272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40eee03001c4fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637fb0db03744545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243fc6786c804272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc051436c1db14b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40eee03001c4fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>