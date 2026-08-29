--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d318ae52eeb45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ab664097c47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40eee03001c4fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fdce2aff6f4b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc051436c1db14b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40eee03001c4fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red67dfa5964d4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fdce2aff6f4b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>255,304</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>254,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>