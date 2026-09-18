--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ab664097c47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47555d620e4f4254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fdce2aff6f4b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a90ccf96f604c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red67dfa5964d4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fdce2aff6f4b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b9565d1684c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a90ccf96f604c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>