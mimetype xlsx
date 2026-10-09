--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47555d620e4f4254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369f7520f74b4340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a90ccf96f604c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ce8b19aa24a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b9565d1684c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a90ccf96f604c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33df8409e44a4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ce8b19aa24a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,799</x:t>
-[...4 lines deleted...]
-          <x:t>265,001</x:t>
+          <x:t>268,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>265,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>