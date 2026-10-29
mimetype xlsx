--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369f7520f74b4340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6f03a1ba654894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ce8b19aa24a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02d2e540a084625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33df8409e44a4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ce8b19aa24a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b51419531a6425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02d2e540a084625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11K57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>267,183</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>266,547</x:t>
-[...593 lines deleted...]
-          <x:t>264,495</x:t>
+          <x:t>264,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>