--- v4 (2026-03-20)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7727b6399574855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc6a66a4d2420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b3f1c30f3045d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56131b3624f642c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bfa0c5d45bc406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b3f1c30f3045d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6552cdc9c940ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56131b3624f642c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>241,220</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,440</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>239,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>