--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc6a66a4d2420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93b438aa4a4b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56131b3624f642c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc704caa3b4dc40cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6552cdc9c940ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56131b3624f642c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62016efec42433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc704caa3b4dc40cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>