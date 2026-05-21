--- v6 (2026-04-29)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93b438aa4a4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146ec7bba8384058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc704caa3b4dc40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090c6da3cb6740b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62016efec42433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc704caa3b4dc40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e2ca8495354872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090c6da3cb6740b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>