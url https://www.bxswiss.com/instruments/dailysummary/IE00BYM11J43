--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146ec7bba8384058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428d5a109da242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090c6da3cb6740b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27144151e6e94b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e2ca8495354872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090c6da3cb6740b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f8053a8524457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27144151e6e94b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>