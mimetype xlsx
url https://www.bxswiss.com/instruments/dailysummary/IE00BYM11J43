--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428d5a109da242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc95b57013104400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27144151e6e94b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6235849dba4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f8053a8524457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27144151e6e94b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3d33a2986e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6235849dba4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>