--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc95b57013104400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa62ecc59bb04d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd6235849dba4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc837e6208dbd4091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3d33a2986e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd6235849dba4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b855fe7c2844d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc837e6208dbd4091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>