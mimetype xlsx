--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa62ecc59bb04d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd929c3dd6c14384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc837e6208dbd4091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ac4f099a334542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b855fe7c2844d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc837e6208dbd4091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebc8615b1034d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ac4f099a334542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>273,588</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>