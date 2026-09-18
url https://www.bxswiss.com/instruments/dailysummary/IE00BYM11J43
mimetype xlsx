--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd929c3dd6c14384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9777272b214f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ac4f099a334542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca259df50744f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebc8615b1034d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ac4f099a334542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a342fe2ac34412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca259df50744f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>283,618</x:t>
-[...387 lines deleted...]
-          <x:t>283,940</x:t>
+          <x:t>279,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>