--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9777272b214f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89da0e24b757462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca259df50744f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a92b963e624217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a342fe2ac34412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca259df50744f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0cca4c4ba74d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a92b963e624217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>