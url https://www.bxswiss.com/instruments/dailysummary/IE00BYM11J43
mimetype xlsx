--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89da0e24b757462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d81dd2d42ec4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a92b963e624217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba1ff0cd21e4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0cca4c4ba74d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a92b963e624217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0461dc9f622a4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba1ff0cd21e4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - MSCI ACWI SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11J43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>