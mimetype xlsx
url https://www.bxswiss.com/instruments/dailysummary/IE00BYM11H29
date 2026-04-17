--- v6 (2026-03-28)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e209a8589374bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c54d649215e4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4f7d1a69024f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5cd75b78294e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73be6c4521be461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4f7d1a69024f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63088afc87154c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5cd75b78294e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>182,129</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,493</x:t>
-[...43 lines deleted...]
-          <x:t>183,205</x:t>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,764</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>183,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,875</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>