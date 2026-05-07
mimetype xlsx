--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c54d649215e4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b720ba09cd4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5cd75b78294e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218e7346ef6d4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63088afc87154c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5cd75b78294e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe4d605de3f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218e7346ef6d4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>177,202</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,473</x:t>
-[...436 lines deleted...]
-          <x:t>192,804</x:t>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>