--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b720ba09cd4804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8b065364eb4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218e7346ef6d4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f99079786c407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe4d605de3f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218e7346ef6d4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7005a2c52c24993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f99079786c407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>