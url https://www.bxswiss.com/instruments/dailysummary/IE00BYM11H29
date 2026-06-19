--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8b065364eb4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff38752a3dca4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f99079786c407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8704f5cd7dd4066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7005a2c52c24993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f99079786c407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fcf905a3b144b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8704f5cd7dd4066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>