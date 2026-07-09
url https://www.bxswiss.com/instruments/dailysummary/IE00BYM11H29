--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff38752a3dca4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7ac5b54dca4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8704f5cd7dd4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3944c0521e2049a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fcf905a3b144b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8704f5cd7dd4066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbda9e34b0864afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3944c0521e2049a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>