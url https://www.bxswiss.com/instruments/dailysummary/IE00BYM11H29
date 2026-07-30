--- v11 (2026-07-09)
+++ v12 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7ac5b54dca4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd0a573eb8f467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3944c0521e2049a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2673d783064e4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbda9e34b0864afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3944c0521e2049a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc807cba8b5b4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2673d783064e4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>203,610</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,210</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>207,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,314</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>