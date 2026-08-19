--- v12 (2026-07-30)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd0a573eb8f467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7388e30cdb174356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2673d783064e4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5466db6981a47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc807cba8b5b4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2673d783064e4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a049fad0a547a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5466db6981a47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>