--- v13 (2026-08-19)
+++ v14 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7388e30cdb174356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaacebfb1494fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5466db6981a47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0506d4dfeaa24e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a049fad0a547a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5466db6981a47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc499920d32f4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0506d4dfeaa24e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>