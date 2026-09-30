--- v14 (2026-09-10)
+++ v15 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaacebfb1494fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8862a81870144f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0506d4dfeaa24e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c7c09d2074ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc499920d32f4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0506d4dfeaa24e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb940a8b3d5f94d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c7c09d2074ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>