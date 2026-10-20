--- v15 (2026-09-30)
+++ v16 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8862a81870144f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8034a9b028794037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra92c7c09d2074ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75aced8f8ca4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb940a8b3d5f94d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra92c7c09d2074ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268aa0ee6e854220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75aced8f8ca4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BYM11H29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>