--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0093b95362954a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097131a3f4154b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53ab862ab7d47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f4d707f5f4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1554c1a4abd244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53ab862ab7d47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38d0f6c7f2d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f4d707f5f4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>28,328</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,999</x:t>
-[...26 lines deleted...]
-          <x:t>28,241</x:t>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>28,276</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>