--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097131a3f4154b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371dd2e4043943cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f4d707f5f4bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4ff44c1a8f4f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38d0f6c7f2d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f4d707f5f4bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a25c6deaf9c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4ff44c1a8f4f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>28,143</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,804</x:t>
-[...242 lines deleted...]
-          <x:t>27,550</x:t>
+          <x:t>27,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>