--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371dd2e4043943cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f772497a98410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c4ff44c1a8f4f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1bc045bd5643eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a25c6deaf9c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c4ff44c1a8f4f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5323f7b15454949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1bc045bd5643eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>