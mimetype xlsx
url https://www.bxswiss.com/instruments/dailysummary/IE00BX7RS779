--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5957e84613404f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ece73624514475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cc36cb4f54459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14aa74e854324355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b3a76def7745c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cc36cb4f54459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a3da5c78e540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14aa74e854324355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>27,595</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,577</x:t>
-[...199 lines deleted...]
-        <x:is>
           <x:t>27,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>27,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,018</x:t>
-[...80 lines deleted...]
-          <x:t>27,008</x:t>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>