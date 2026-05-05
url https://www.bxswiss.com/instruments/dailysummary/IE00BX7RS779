--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ece73624514475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861b7554ede1460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14aa74e854324355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d61b7769cb4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a3da5c78e540cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14aa74e854324355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d707e6eb0a4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d61b7769cb4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>27,730</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,596</x:t>
-[...458 lines deleted...]
-          <x:t>28,738</x:t>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>