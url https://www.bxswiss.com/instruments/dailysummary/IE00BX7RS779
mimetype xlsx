--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861b7554ede1460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97aa052e2124ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01d61b7769cb4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dcc365111d4eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d707e6eb0a4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01d61b7769cb4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395d45c3aa4437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dcc365111d4eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>28,145</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,715</x:t>
-[...470 lines deleted...]
-          <x:t>27,475</x:t>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,198</x:t>
-[...4 lines deleted...]
-          <x:t>27,370</x:t>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>