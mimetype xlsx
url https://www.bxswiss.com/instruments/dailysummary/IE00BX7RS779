--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97aa052e2124ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb6c0f67a04125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73dcc365111d4eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592f6413afea444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395d45c3aa4437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73dcc365111d4eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e9a7bdb4e2401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592f6413afea444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>27,506</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>27,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,005</x:t>
-[...193 lines deleted...]
-          <x:t>27,333</x:t>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>