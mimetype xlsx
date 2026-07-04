--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb6c0f67a04125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14183acdf204fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592f6413afea444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24f6c74508f46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e9a7bdb4e2401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592f6413afea444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392c4d62554f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24f6c74508f46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>27,275</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,005</x:t>
-[...124 lines deleted...]
-          <x:t>27,097</x:t>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,948</x:t>
-[...394 lines deleted...]
-          <x:t>27,320</x:t>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,300</x:t>
-[...31 lines deleted...]
-          <x:t>28,033</x:t>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>