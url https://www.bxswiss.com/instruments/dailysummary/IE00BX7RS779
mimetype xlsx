--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14183acdf204fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802b9b5d61d477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24f6c74508f46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5078fc4d40154cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392c4d62554f411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24f6c74508f46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84feeeffab0645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5078fc4d40154cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,551</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...526 lines deleted...]
-          <x:t>27,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,771</x:t>
-[...80 lines deleted...]
-          <x:t>27,818</x:t>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>