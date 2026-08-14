--- v10 (2026-07-24)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802b9b5d61d477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6896f7ce34cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5078fc4d40154cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6661d4a40bb4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84feeeffab0645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5078fc4d40154cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd6163235a4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6661d4a40bb4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>27,828</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,771</x:t>
-[...345 lines deleted...]
-          <x:t>27,777</x:t>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>28,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>