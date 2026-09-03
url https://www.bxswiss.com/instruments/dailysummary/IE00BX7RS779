--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6896f7ce34cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0093b95362954a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6661d4a40bb4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53ab862ab7d47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4cd6163235a4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6661d4a40bb4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1554c1a4abd244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53ab862ab7d47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(Irl) - MSCI Australia UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RS779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>