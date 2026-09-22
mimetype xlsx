--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b342e93b3be4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2db5570a364884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd151c2c24dd74ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f25670a711342c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5351c380bab45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd151c2c24dd74ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d28bbba93ee46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f25670a711342c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>