--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2db5570a364884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2489228fed14fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f25670a711342c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa6cce8201b4a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d28bbba93ee46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f25670a711342c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d516f84f9444b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa6cce8201b4a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>57,400</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,215</x:t>
-[...151 lines deleted...]
-          <x:t>57,612</x:t>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,554</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>57,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,586</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>