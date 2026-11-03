--- v15 (2026-10-12)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2489228fed14fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98daec1223ad422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa6cce8201b4a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ff52aea16b46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d516f84f9444b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa6cce8201b4a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2306d89a7740a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ff52aea16b46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>58,694</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,580</x:t>
+          <x:t>58,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>60,497</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>