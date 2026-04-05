--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94097640dea74a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe75015f1b24d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab062ff363e8448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387e5eaf03d94eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e9200dd5fc4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab062ff363e8448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b262704b1c4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387e5eaf03d94eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>48,468</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>48,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>47,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>48,020</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,720</x:t>
-[...215 lines deleted...]
-          <x:t>46,825</x:t>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>