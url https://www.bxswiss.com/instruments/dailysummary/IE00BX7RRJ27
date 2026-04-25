--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe75015f1b24d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a050492bcd4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387e5eaf03d94eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd042a34fb64b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b262704b1c4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387e5eaf03d94eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4790730a7d114f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd042a34fb64b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>47,921</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,633</x:t>
-[...544 lines deleted...]
-          <x:t>46,804</x:t>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>