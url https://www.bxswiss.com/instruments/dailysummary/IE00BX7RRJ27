--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a050492bcd4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5093a161ecf6429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd042a34fb64b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d9f05300834890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4790730a7d114f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd042a34fb64b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0f0887588845d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d9f05300834890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>50,269</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>