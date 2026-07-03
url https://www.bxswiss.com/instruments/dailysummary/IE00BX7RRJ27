--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5093a161ecf6429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a532295dc564e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d9f05300834890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0a39bc8ad24e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0f0887588845d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d9f05300834890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b96f043eec4432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0a39bc8ad24e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>