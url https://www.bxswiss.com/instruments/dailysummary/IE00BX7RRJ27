--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a532295dc564e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red21985fa5d541ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0a39bc8ad24e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d119113f037410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b96f043eec4432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0a39bc8ad24e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90590f8bf6cd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d119113f037410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>53,742</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>