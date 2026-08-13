--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red21985fa5d541ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2768ddf9c9451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d119113f037410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e49dd5806ff430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90590f8bf6cd4dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d119113f037410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515103506a414c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e49dd5806ff430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>