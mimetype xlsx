--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2768ddf9c9451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b342e93b3be4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e49dd5806ff430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd151c2c24dd74ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515103506a414c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e49dd5806ff430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5351c380bab45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd151c2c24dd74ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) ETF plc Factor MSCI USA Quality ESG UCITS ETF (USD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RRJ27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>