--- v14 (2026-09-08)
+++ v15 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f2e41410af4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13d5c59e1aa4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra661bb5bced44d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fdcb9530214e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844b3d6d8d814dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra661bb5bced44d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaa5d31082f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fdcb9530214e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>34,825</x:t>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,530</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>34,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,743</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>