--- v15 (2026-09-28)
+++ v16 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13d5c59e1aa4160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bba2ef308a04b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fdcb9530214e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c764af979e4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcaa5d31082f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fdcb9530214e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08f0aecfe0f04c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c764af979e4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>34,566</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>33,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,060</x:t>
-[...102 lines deleted...]
-          <x:t>33,937</x:t>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>34,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>