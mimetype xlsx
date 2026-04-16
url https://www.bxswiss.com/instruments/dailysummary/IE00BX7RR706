--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e25bf53af8493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0625fa50a1bc45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d4aa01ccdf416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d70310a8ffd4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc966dd51ee6b4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d4aa01ccdf416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934a66401c8b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d70310a8ffd4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>31,514</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,402</x:t>
-[...119 lines deleted...]
-          <x:t>30,932</x:t>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,226</x:t>
-[...382 lines deleted...]
-          <x:t>30,157</x:t>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>