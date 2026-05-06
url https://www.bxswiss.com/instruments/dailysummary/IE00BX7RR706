--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0625fa50a1bc45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b6b88243ad4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d70310a8ffd4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d9c6b7f5404973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934a66401c8b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d70310a8ffd4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492ff6300e2540b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d9c6b7f5404973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>