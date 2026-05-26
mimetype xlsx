--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b6b88243ad4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2c21ff974a475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d9c6b7f5404973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616d8c12b0f04337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492ff6300e2540b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d9c6b7f5404973" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e04d79b29f84219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616d8c12b0f04337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>