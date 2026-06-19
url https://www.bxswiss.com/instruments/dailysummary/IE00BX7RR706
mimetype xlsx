--- v9 (2026-05-26)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2c21ff974a475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ea60e03fb442bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616d8c12b0f04337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a89a9370204977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e04d79b29f84219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616d8c12b0f04337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95ccd846a494fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a89a9370204977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,940</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>31,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,976</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>