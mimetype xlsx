--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ea60e03fb442bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78349a4fc6784653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a89a9370204977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ffbbdaf6a3457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95ccd846a494fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a89a9370204977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra401cc25d7464871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ffbbdaf6a3457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>32,486</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>