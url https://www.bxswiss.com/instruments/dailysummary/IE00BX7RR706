--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78349a4fc6784653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc660f5c16d3548df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12ffbbdaf6a3457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7358dee05f74e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra401cc25d7464871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12ffbbdaf6a3457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273ef8c07fa94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7358dee05f74e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>33,710</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>34,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,156</x:t>
-[...6 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,370</x:t>
-[...198 lines deleted...]
-          <x:t>33,941</x:t>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>