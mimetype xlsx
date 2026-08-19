--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc660f5c16d3548df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a1dd3c32a74eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7358dee05f74e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda5696ef3fd4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273ef8c07fa94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7358dee05f74e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bef146c4e544083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda5696ef3fd4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,370</x:t>
-[...134 lines deleted...]
-          <x:t>34,485</x:t>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,215</x:t>
-[...431 lines deleted...]
-          <x:t>34,696</x:t>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>