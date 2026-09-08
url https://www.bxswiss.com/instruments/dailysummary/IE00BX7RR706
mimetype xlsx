--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a1dd3c32a74eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f2e41410af4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda5696ef3fd4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra661bb5bced44d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bef146c4e544083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda5696ef3fd4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844b3d6d8d814dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra661bb5bced44d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Factor MSCI USA Prime Value Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BX7RR706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>33,993</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,947</x:t>
-[...463 lines deleted...]
-          <x:t>34,913</x:t>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>