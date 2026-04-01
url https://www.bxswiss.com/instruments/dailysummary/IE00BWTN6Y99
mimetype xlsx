--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4158d925824787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56bed407e924d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e31aa45be04ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff61117dae94768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra195eac4145e4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e31aa45be04ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7d824d3dd941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff61117dae94768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,851</x:t>
-[...529 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,950</x:t>
-[...36 lines deleted...]
-          <x:t>29,439</x:t>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>