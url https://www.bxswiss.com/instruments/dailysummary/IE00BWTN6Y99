--- v4 (2026-04-01)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56bed407e924d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531abbea0fd14d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff61117dae94768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933002f9b4b14c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7d824d3dd941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff61117dae94768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf888bfc179114ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933002f9b4b14c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,950</x:t>
-[...139 lines deleted...]
-          <x:t>29,307</x:t>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>29,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,183</x:t>
-[...16 lines deleted...]
-          <x:t>29,112</x:t>
+          <x:t>29,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>28,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>29,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>