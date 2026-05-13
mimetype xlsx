--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531abbea0fd14d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db0579eb7ef4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933002f9b4b14c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d9fb1166594ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf888bfc179114ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933002f9b4b14c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9e8673389d4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d9fb1166594ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>28,518</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>28,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>29,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>