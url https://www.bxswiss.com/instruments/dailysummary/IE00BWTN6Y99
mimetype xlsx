--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db0579eb7ef4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527c5a0d2634476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d9fb1166594ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f53fa6c0c4249ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9e8673389d4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d9fb1166594ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3c9917ae8d4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f53fa6c0c4249ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>29,063</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,997</x:t>
-[...11 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,242</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>29,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>