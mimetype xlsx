--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527c5a0d2634476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45840efcd37f48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f53fa6c0c4249ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2c9c7c73754763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3c9917ae8d4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f53fa6c0c4249ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f6302147a444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2c9c7c73754763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,176</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,176</x:t>
-[...107 lines deleted...]
-          <x:t>29,850</x:t>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,661</x:t>
-[...119 lines deleted...]
-          <x:t>29,900</x:t>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,659</x:t>
-[...58 lines deleted...]
-          <x:t>29,242</x:t>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>