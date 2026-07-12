--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45840efcd37f48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bda726413ab4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2c9c7c73754763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8054c2f0bc4d44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2f6302147a444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2c9c7c73754763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8aff883c53d4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8054c2f0bc4d44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>29,591</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,006</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>