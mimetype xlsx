--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bda726413ab4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab25746f3a034dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8054c2f0bc4d44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24a7b4af13b4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8aff883c53d4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8054c2f0bc4d44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2fbcae8394726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24a7b4af13b4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>31,054</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,999</x:t>
-[...161 lines deleted...]
-          <x:t>31,057</x:t>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,098</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>31,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>31,231</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>