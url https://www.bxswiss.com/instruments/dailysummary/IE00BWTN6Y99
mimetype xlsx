--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab25746f3a034dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0831be31b9714418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24a7b4af13b4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d3d06d1d0a48c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d2fbcae8394726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24a7b4af13b4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357183b00a8b4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d3d06d1d0a48c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>31,430</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,421</x:t>
-[...92 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,150</x:t>
-[...198 lines deleted...]
-          <x:t>31,792</x:t>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>