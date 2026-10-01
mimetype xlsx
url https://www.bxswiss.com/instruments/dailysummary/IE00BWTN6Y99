--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0831be31b9714418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54175f8200dd45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d3d06d1d0a48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f20e673f904347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357183b00a8b4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d3d06d1d0a48c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7cbb58c06f4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f20e673f904347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>