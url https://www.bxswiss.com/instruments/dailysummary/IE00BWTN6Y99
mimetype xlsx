--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54175f8200dd45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cea4c8d64145cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f20e673f904347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10710eb6aca84a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7cbb58c06f4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f20e673f904347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4de1f52bc94dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10710eb6aca84a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 High Dividend Low Volatility UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWTN6Y99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>31,000</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>30,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>