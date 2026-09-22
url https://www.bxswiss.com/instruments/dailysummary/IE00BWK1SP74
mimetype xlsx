--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f3f86b1af84371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1775383aab46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322703a0e1354178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb9f581b8274e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f319aa9a044570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322703a0e1354178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf484447cbe714384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb9f581b8274e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,265</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,314</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>