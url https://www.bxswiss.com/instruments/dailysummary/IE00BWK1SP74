--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1775383aab46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c1836c68f34419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb9f581b8274e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb64717111f468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf484447cbe714384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb9f581b8274e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5619b62de5e945f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb64717111f468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>10,337</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,220</x:t>
-[...377 lines deleted...]
-          <x:t>10,176</x:t>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>