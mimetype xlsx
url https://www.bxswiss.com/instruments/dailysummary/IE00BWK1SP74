--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c1836c68f34419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a55e72bf28b457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb64717111f468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf62f1566eb45cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5619b62de5e945f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb64717111f468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e13efcd73b4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf62f1566eb45cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>