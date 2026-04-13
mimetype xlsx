--- v3 (2026-03-24)
+++ v4 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d9c10662504afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c318e009c4410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68af7824b3c4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51064982d7394619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re815905a03034cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68af7824b3c4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4572045d30f445e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51064982d7394619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>9,555</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,294</x:t>
-[...16 lines deleted...]
-          <x:t>9,382</x:t>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>8,636</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>