--- v4 (2026-04-13)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c318e009c4410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4de958f491b4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51064982d7394619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97c2f4b3c2041e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4572045d30f445e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51064982d7394619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bbcf685be243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97c2f4b3c2041e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,284</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,253</x:t>
-[...436 lines deleted...]
-          <x:t>9,595</x:t>
+          <x:t>9,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>