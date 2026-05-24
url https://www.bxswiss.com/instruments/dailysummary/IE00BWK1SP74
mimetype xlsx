--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4de958f491b4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac36cf3c9b94211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97c2f4b3c2041e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9bea5a83b4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bbcf685be243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97c2f4b3c2041e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a78b2f9dad6400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9bea5a83b4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,546</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,638</x:t>
-[...4 lines deleted...]
-          <x:t>9,534</x:t>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>9,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>