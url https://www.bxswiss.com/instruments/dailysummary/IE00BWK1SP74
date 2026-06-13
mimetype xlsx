--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac36cf3c9b94211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea3d3456d4d4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9bea5a83b4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fc3f5e1dd54f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a78b2f9dad6400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9bea5a83b4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f567aaf4aa348d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fc3f5e1dd54f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>9,633</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,836</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>9,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>