--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea3d3456d4d4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26d9df6aeba4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fc3f5e1dd54f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cec22db20f496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f567aaf4aa348d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fc3f5e1dd54f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac16801d0a64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cec22db20f496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>9,966</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,984</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,998</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>10,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,938</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>