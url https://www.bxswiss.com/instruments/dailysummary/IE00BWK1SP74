--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26d9df6aeba4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb86c506bca0447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cec22db20f496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cfcfc2771248ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac16801d0a64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cec22db20f496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eccc9d1a7e840ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cfcfc2771248ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,159</x:t>
-[...188 lines deleted...]
-          <x:t>10,273</x:t>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,207</x:t>
-[...188 lines deleted...]
-          <x:t>10,311</x:t>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>