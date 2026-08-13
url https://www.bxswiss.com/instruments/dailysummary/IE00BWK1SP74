--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb86c506bca0447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c490aef8894b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cfcfc2771248ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc899c2b460d4477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eccc9d1a7e840ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cfcfc2771248ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a9ce5dd2674424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc899c2b460d4477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>10,273</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,207</x:t>
-[...33 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,280</x:t>
-[...134 lines deleted...]
-          <x:t>10,403</x:t>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,311</x:t>
-[...404 lines deleted...]
-          <x:t>10,094</x:t>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>