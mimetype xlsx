--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c490aef8894b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f3f86b1af84371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc899c2b460d4477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322703a0e1354178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a9ce5dd2674424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc899c2b460d4477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f319aa9a044570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322703a0e1354178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU CHF Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWK1SP74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>