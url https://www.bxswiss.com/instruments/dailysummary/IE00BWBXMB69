--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f1a51668634432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97faff174c514e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f06d16bac84057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c487d8e8b9f419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a8b842018e433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f06d16bac84057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8b471b1d784677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c487d8e8b9f419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>