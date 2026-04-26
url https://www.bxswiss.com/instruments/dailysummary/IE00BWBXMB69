--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97faff174c514e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f129877d49340ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c487d8e8b9f419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd5b46ed7a04507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8b471b1d784677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c487d8e8b9f419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749ad52623294f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd5b46ed7a04507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,513</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>45,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>