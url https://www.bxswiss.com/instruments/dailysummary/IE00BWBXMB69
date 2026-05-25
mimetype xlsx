--- v6 (2026-04-26)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f129877d49340ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a625cf86474d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd5b46ed7a04507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4573777ba04940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749ad52623294f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd5b46ed7a04507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025d654c5d734df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4573777ba04940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,801</x:t>
-[...360 lines deleted...]
-          <x:t>45,744</x:t>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>