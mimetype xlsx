--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a625cf86474d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed2675bfb634cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4573777ba04940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb92ec274fdf4b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025d654c5d734df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4573777ba04940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c11af4518ef4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb92ec274fdf4b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>43,869</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...235 lines deleted...]
-          <x:t>44,610</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>