--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed2675bfb634cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b60a0dff704dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb92ec274fdf4b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8eb6a7487447af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c11af4518ef4e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb92ec274fdf4b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136715ef72a4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8eb6a7487447af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,857</x:t>
-[...26 lines deleted...]
-          <x:t>45,227</x:t>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,907</x:t>
-[...350 lines deleted...]
-          <x:t>44,433</x:t>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>