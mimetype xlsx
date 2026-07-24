--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b60a0dff704dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547f00a7e8fd4600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8eb6a7487447af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade6f17d080d4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1136715ef72a4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8eb6a7487447af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1281cc6f8fe04c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade6f17d080d4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>45,258</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,251</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>