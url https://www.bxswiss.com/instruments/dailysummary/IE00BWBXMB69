--- v10 (2026-07-24)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547f00a7e8fd4600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecef9ccd80e4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade6f17d080d4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf77e3d9e9174f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1281cc6f8fe04c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade6f17d080d4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a85ba1b667743d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf77e3d9e9174f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>