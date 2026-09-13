--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecef9ccd80e4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra796b57211d749e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf77e3d9e9174f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re690ad3477484fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a85ba1b667743d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf77e3d9e9174f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc96a9e56d54e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re690ad3477484fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>