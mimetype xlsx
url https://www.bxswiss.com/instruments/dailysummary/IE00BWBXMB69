--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra796b57211d749e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939e0378709424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re690ad3477484fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabeb0a9aad74d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc96a9e56d54e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re690ad3477484fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3cac559d6845e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabeb0a9aad74d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>44,480</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,736</x:t>
-[...11 lines deleted...]
-          <x:t>43,486</x:t>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,939</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>