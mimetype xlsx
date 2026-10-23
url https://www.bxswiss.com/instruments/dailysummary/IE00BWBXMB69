--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc939e0378709424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e246de557fc488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabeb0a9aad74d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a95ec6dba1846a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3cac559d6845e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabeb0a9aad74d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548c54b8407740f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a95ec6dba1846a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Utilities Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXMB69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>44,260</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,158</x:t>
-[...539 lines deleted...]
-          <x:t>42,114</x:t>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>