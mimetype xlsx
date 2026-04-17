--- v5 (2026-03-19)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90cd5b94b72243a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2478f7ebd3f94931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a00a91427cf4dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11b032f6ccb4e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc44282a3364e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a00a91427cf4dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828e5839be5f4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11b032f6ccb4e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>