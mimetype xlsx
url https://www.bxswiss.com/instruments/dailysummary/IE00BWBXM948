--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2478f7ebd3f94931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ba4e9826f04a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11b032f6ccb4e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e193aa3b344b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828e5839be5f4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11b032f6ccb4e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba14232bda848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e193aa3b344b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>