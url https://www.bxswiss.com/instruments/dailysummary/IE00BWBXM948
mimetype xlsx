--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ba4e9826f04a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc793a7f72ae4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e193aa3b344b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5df27247d0749b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba14232bda848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e193aa3b344b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364cb77abc7c4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5df27247d0749b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>