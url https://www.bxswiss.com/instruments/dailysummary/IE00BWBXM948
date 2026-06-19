--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc793a7f72ae4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067de180da5e4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5df27247d0749b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376e650697474416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364cb77abc7c4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5df27247d0749b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f93d3226db4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376e650697474416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>