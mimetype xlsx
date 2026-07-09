--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067de180da5e4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cd9cd47e0b4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376e650697474416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5b4aa799de45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f93d3226db4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376e650697474416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc42fd3a71ec4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5b4aa799de45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>146,667</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,529</x:t>
-[...382 lines deleted...]
-          <x:t>148,407</x:t>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>