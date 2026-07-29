--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cd9cd47e0b4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c6050f883e4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5b4aa799de45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dbae7afa2f4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc42fd3a71ec4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5b4aa799de45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd36ba00c607406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dbae7afa2f4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>