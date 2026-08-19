--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c6050f883e4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra110a959b34f44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4dbae7afa2f4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22343dabf1f9400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd36ba00c607406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4dbae7afa2f4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048515e3d0684ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22343dabf1f9400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>145,284</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,575</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>