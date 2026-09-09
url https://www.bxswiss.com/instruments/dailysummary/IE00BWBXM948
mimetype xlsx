--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra110a959b34f44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb98ca41bbf43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22343dabf1f9400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eae270183124563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048515e3d0684ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22343dabf1f9400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed65e9b78a3419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eae270183124563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>