--- v13 (2026-09-09)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb98ca41bbf43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9caf8f9fcdb4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eae270183124563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60d94a54b0641db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed65e9b78a3419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eae270183124563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca7f5395a944d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60d94a54b0641db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,487</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>