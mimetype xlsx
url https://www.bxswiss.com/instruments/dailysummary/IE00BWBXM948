--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9caf8f9fcdb4880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee0c75344ae4a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60d94a54b0641db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcfa0519a694d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca7f5395a944d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60d94a54b0641db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7a777f5a67429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcfa0519a694d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P US Technology Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>162,446</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,058</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>164,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>