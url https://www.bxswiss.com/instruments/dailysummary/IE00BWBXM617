--- v5 (2026-03-20)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4dea435ae2450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d5c3ffb804826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8a627c8a554467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2e45b656d14dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ec61fb29c34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8a627c8a554467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372c8ed673544608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2e45b656d14dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>