--- v6 (2026-04-10)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d5c3ffb804826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8830190e2c9f4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2e45b656d14dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dacad4c4cb45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372c8ed673544608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2e45b656d14dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e095f6a644e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dacad4c4cb45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>35,794</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,290</x:t>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>