--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8830190e2c9f4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4697559ff67b4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dacad4c4cb45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346ad1aad834435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e095f6a644e47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dacad4c4cb45ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678cfd89d8bf4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346ad1aad834435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>36,207</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,757</x:t>
-[...350 lines deleted...]
-          <x:t>35,273</x:t>
+          <x:t>36,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>