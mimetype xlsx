--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4697559ff67b4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93fd5f63c3d41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346ad1aad834435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e33c0d589946f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678cfd89d8bf4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346ad1aad834435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a756c7e84d4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e33c0d589946f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,796</x:t>
-[...549 lines deleted...]
-          <x:t>36,082</x:t>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>