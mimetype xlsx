--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93fd5f63c3d41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9e23f3f3dc405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e33c0d589946f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0bcfa9a7f24a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a756c7e84d4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e33c0d589946f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ee0a2a4f824dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0bcfa9a7f24a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>