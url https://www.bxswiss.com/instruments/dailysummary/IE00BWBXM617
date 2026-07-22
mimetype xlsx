--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9e23f3f3dc405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ca86a8168b4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0bcfa9a7f24a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf32d2d87f04b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ee0a2a4f824dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0bcfa9a7f24a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3355f346bd97460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf32d2d87f04b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>