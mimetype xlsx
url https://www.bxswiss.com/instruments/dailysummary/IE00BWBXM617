--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ca86a8168b4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e4aa9e1f6a489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf32d2d87f04b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140c462e22e04532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3355f346bd97460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf32d2d87f04b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd213c577c05a45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140c462e22e04532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>40,933</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>40,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>40,429</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,358</x:t>
-[...31 lines deleted...]
-          <x:t>40,365</x:t>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>