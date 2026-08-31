--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e4aa9e1f6a489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff60b180f594e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140c462e22e04532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re734b8930c4f4740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd213c577c05a45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140c462e22e04532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree27454fb6a94ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re734b8930c4f4740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>40,632</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>40,429</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,358</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>40,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,075</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>