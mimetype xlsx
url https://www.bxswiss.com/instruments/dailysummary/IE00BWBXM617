--- v13 (2026-08-31)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff60b180f594e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d60f7a92674963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re734b8930c4f4740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1bb64501064561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree27454fb6a94ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re734b8930c4f4740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd862ea15b04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1bb64501064561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>44,048</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,536</x:t>
-[...92 lines deleted...]
-          <x:t>43,685</x:t>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,480</x:t>
-[...85 lines deleted...]
-          <x:t>43,033</x:t>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>