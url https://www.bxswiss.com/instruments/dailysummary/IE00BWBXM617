--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d60f7a92674963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055a377d31c44861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1bb64501064561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49907126b8094559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd862ea15b04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1bb64501064561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c1d43504f640a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49907126b8094559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Health Care Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>