--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f0d8575f7649b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4e353b07ad4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809543328d5f42b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc648702cc38465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486aa8cd24d34760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809543328d5f42b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0b66ce366b48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc648702cc38465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>