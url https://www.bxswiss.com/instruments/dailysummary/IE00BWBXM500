--- v3 (2026-04-03)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4e353b07ad4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e91fb4a7a4770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc648702cc38465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd683cbe869a54a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0b66ce366b48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc648702cc38465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e987875ef794e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd683cbe869a54a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>46,827</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>