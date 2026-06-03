--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e91fb4a7a4770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2a3befc2ea4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd683cbe869a54a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cbbd9f3c7543b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e987875ef794e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd683cbe869a54a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf563e805023c42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cbbd9f3c7543b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>47,819</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,481</x:t>
-[...188 lines deleted...]
-          <x:t>48,280</x:t>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>47,522</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>