--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2a3befc2ea4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7ae1b683a64f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cbbd9f3c7543b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0786897e4522457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf563e805023c42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cbbd9f3c7543b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b48866256945a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0786897e4522457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,878</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>