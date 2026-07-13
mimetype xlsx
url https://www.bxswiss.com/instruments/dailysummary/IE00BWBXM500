--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7ae1b683a64f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f86159aa0472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0786897e4522457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d9fcace76a4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b48866256945a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0786897e4522457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754db21248af4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d9fcace76a4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>