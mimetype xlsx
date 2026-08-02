--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f86159aa0472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2ffe1ced28490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d9fcace76a4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf295380667cf46d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754db21248af4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d9fcace76a4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cd36d4bf5745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf295380667cf46d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>