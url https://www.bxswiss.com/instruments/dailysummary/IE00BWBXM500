--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2ffe1ced28490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6aa01a6fd24acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf295380667cf46d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb32b4086f24698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cd36d4bf5745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf295380667cf46d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e68e18f8ff14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb32b4086f24698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>