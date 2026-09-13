--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6aa01a6fd24acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2081cf6b82b848ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb32b4086f24698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a04eb4a94054df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e68e18f8ff14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb32b4086f24698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf3c93bc6f442ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a04eb4a94054df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,052</x:t>
-[...151 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>55,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,918</x:t>
-[...279 lines deleted...]
-          <x:t>54,740</x:t>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>