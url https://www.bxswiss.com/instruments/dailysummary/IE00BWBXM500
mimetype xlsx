--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2081cf6b82b848ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47f208d0bd5468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a04eb4a94054df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622332a839ea4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf3c93bc6f442ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a04eb4a94054df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa5b71bd424dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622332a839ea4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,664</x:t>
-[...355 lines deleted...]
-          <x:t>54,747</x:t>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>55,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>