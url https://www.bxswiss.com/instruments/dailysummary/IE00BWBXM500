--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47f208d0bd5468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2015c576b64660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622332a839ea4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f65b6c3ca48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa5b71bd424dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622332a839ea4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5df53cdc4424f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f65b6c3ca48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Financials Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>54,747</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>55,741</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,349</x:t>
-[...87 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>54,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,227</x:t>
-[...306 lines deleted...]
-          <x:t>52,739</x:t>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>