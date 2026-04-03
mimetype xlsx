--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff2a47032254da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577a1d8b52e9402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5a2cb608864154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4fbbd7d49a4e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6782136d044d406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5a2cb608864154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3a5de9ae944073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4fbbd7d49a4e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>