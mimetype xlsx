--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577a1d8b52e9402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980180c725e5437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4fbbd7d49a4e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fa21a0d13d445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3a5de9ae944073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4fbbd7d49a4e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b5fc25befc4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fa21a0d13d445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>35,263</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,560</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>38,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>