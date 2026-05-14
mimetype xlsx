--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980180c725e5437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a2001762bc4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fa21a0d13d445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d84f1699ee49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b5fc25befc4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fa21a0d13d445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e40a7399ee49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d84f1699ee49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>