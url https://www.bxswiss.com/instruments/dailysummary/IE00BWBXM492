--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a2001762bc4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea0c10a79414cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d84f1699ee49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8027173a62f74e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e40a7399ee49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d84f1699ee49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed0184f524447bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8027173a62f74e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>35,805</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,578</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>34,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,037</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>