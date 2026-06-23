--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea0c10a79414cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705884184f524d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8027173a62f74e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c92d4af33154996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed0184f524447bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8027173a62f74e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e26405ffd3a4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c92d4af33154996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>35,846</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>