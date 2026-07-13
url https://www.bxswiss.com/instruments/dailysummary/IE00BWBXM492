--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705884184f524d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bb1539152f480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c92d4af33154996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdd24d3c6de41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e26405ffd3a4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c92d4af33154996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8706396804b44205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdd24d3c6de41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>