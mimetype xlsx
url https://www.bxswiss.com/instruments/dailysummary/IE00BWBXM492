--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00bb1539152f480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3486326860d42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bdd24d3c6de41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759b65ec052c4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8706396804b44205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bdd24d3c6de41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b682c3300404d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759b65ec052c4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>