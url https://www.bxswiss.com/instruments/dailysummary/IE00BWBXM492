--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3486326860d42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f93e1c660414a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759b65ec052c4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac7f6d2176a44ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b682c3300404d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759b65ec052c4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bccc1f29ab446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac7f6d2176a44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>