--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f93e1c660414a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015f7d4fb15543c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac7f6d2176a44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c57b9eabf347d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bccc1f29ab446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac7f6d2176a44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff5d6b74d7542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c57b9eabf347d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>