--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015f7d4fb15543c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c92b6a17e419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c57b9eabf347d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c1a4c805b4462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff5d6b74d7542b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c57b9eabf347d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2fc226768042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c1a4c805b4462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>