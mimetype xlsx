--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68c92b6a17e419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc50c0366adf421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c1a4c805b4462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcf2835577f4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2fc226768042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c1a4c805b4462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113f4bbf90e14076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcf2835577f4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>41,919</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>