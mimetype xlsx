--- v7 (2026-03-14)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c9fd35805d438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3eb71694f44e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6766e88580004a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8830643f284110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c800640493147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6766e88580004a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed65ecadc87434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8830643f284110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>