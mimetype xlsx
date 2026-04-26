--- v8 (2026-04-04)
+++ v9 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3eb71694f44e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46723c788c8942da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8830643f284110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f60f7c2e4054f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed65ecadc87434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8830643f284110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89db01a3fe8a4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f60f7c2e4054f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>55,319</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,070</x:t>
-[...566 lines deleted...]
-          <x:t>52,932</x:t>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>