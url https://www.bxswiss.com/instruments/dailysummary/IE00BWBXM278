--- v9 (2026-04-26)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46723c788c8942da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4640af3e44a54642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f60f7c2e4054f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70383a696bc463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89db01a3fe8a4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f60f7c2e4054f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00593d6967a14f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70383a696bc463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>