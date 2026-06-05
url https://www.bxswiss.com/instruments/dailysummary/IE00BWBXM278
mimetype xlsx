--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4640af3e44a54642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f846c9835242cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70383a696bc463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1714456a87ec4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00593d6967a14f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70383a696bc463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690cf94b75504b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1714456a87ec4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>57,847</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>57,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>57,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>