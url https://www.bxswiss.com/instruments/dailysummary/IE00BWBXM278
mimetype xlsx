--- v11 (2026-06-05)
+++ v12 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f846c9835242cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049e4499906b4df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1714456a87ec4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f92bef7d9954dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690cf94b75504b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1714456a87ec4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623bcb32a27e4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f92bef7d9954dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>58,288</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,848</x:t>
-[...75 lines deleted...]
-          <x:t>58,204</x:t>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>57,746</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>