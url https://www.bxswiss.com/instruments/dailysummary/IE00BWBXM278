--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R049e4499906b4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6fb5dbc2a94a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f92bef7d9954dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1a0f449fa540db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R623bcb32a27e4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f92bef7d9954dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5db6a873dd43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1a0f449fa540db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>58,772</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,170</x:t>
-[...571 lines deleted...]
-          <x:t>58,873</x:t>
+          <x:t>59,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>