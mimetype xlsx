--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6fb5dbc2a94a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcc0f20336c4ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1a0f449fa540db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac647938bde48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5db6a873dd43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1a0f449fa540db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9b81564b0f474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac647938bde48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>