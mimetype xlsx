--- v14 (2026-08-04)
+++ v15 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcc0f20336c4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca49359fcdc47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac647938bde48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcc708b55f546b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9b81564b0f474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac647938bde48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2315f43e2c9541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcc708b55f546b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>58,089</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>