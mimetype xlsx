--- v15 (2026-08-25)
+++ v16 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca49359fcdc47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b76ddd4fe64006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddcc708b55f546b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9968a95fe8c41e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2315f43e2c9541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddcc708b55f546b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e65f478fee4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9968a95fe8c41e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>58,127</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>59,569</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>59,692</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>