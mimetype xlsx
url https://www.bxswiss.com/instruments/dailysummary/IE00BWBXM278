--- v16 (2026-09-14)
+++ v17 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b76ddd4fe64006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf7f77e7f1e4355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9968a95fe8c41e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ecfb956d344eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e65f478fee4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9968a95fe8c41e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc1f51ea94040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ecfb956d344eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>59,812</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,527</x:t>
-[...232 lines deleted...]
-          <x:t>59,505</x:t>
+          <x:t>58,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>58,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>