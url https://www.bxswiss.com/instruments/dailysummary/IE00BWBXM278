--- v17 (2026-10-06)
+++ v18 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf7f77e7f1e4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98416ead7a045a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90ecfb956d344eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fd4e9707ce48e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc1f51ea94040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90ecfb956d344eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8930d7a277d7403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fd4e9707ce48e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Consumer Discretionary Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BWBXM278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,257</x:t>
-[...306 lines deleted...]
-          <x:t>58,036</x:t>
+          <x:t>59,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>