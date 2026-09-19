--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1ece890be04209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75e38e893074967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2e43b538b44123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7469136c2024c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe61c96bf8214b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2e43b538b44123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d42ae84431c4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7469136c2024c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>138,666</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,422</x:t>
-[...436 lines deleted...]
-          <x:t>139,233</x:t>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>