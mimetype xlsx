--- v12 (2026-09-19)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75e38e893074967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ada3d58ebd4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7469136c2024c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e548b6c3dfe43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d42ae84431c4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7469136c2024c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5a8227ceba4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e548b6c3dfe43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>139,448</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>140,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>