--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cfaf50008e4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0882d4fbc0d4a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6f4972ba684e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9255b65434f34e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb380a2965bcd4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6f4972ba684e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811d37615df54513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9255b65434f34e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>