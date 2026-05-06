--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0882d4fbc0d4a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338d2b4614684a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9255b65434f34e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe79c1d99d9e47c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811d37615df54513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9255b65434f34e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bd51fe064645c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe79c1d99d9e47c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>132,458</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,413</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>132,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>