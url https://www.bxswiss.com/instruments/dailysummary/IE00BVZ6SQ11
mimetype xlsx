--- v7 (2026-05-06)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338d2b4614684a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ecf4d254aa4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe79c1d99d9e47c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743882051144bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bd51fe064645c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe79c1d99d9e47c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fee081f700490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743882051144bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>132,754</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,648</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>132,986</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>