--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ecf4d254aa4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ce21370c754d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1743882051144bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9fc74a8c9e472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fee081f700490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1743882051144bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0d01ca66cb4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9fc74a8c9e472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>