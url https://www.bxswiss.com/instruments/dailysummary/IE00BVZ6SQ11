--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ce21370c754d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd44b1d1fa7d4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9fc74a8c9e472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0749f3ab034183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0d01ca66cb4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9fc74a8c9e472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daa5e380ba84017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0749f3ab034183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>