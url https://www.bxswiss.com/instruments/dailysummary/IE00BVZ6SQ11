--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd44b1d1fa7d4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1ece890be04209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0749f3ab034183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2e43b538b44123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7daa5e380ba84017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0749f3ab034183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe61c96bf8214b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2e43b538b44123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SQ11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,235</x:t>
-[...576 lines deleted...]
-          <x:t>138,802</x:t>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>