--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779a5ba066f44b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3eaeb98dab74ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371c1d33f7c1412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef2f31217414683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26d9b5e74544e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371c1d33f7c1412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a4bd16e4384cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef2f31217414683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>97,495</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>97,414</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>96,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>