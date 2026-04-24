--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3eaeb98dab74ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c5282be8c94855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef2f31217414683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cd5dbdd1a94c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a4bd16e4384cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef2f31217414683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a243b184994031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cd5dbdd1a94c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>