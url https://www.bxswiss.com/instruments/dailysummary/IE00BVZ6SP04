--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c5282be8c94855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e35884e9664f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cd5dbdd1a94c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89c3b4afd2543c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a243b184994031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cd5dbdd1a94c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab68d270f10b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89c3b4afd2543c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,125</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>97,949</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,089</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>