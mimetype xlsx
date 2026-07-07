--- v10 (2026-05-14)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e35884e9664f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c84670dba74e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89c3b4afd2543c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9aff10b170d4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab68d270f10b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89c3b4afd2543c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ae27127fa44f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9aff10b170d4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,351</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,136</x:t>
-[...291 lines deleted...]
-          <x:t>98,861</x:t>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,716</x:t>
-[...242 lines deleted...]
-          <x:t>97,984</x:t>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>