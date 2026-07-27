--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c84670dba74e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580b882366c4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9aff10b170d4418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69ca4df879640bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ae27127fa44f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9aff10b170d4418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d5e9e52667465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69ca4df879640bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...70 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,427</x:t>
-[...139 lines deleted...]
-          <x:t>98,784</x:t>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>98,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>