--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra580b882366c4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01522aaeb57441b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69ca4df879640bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3e0ee6b6f44f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d5e9e52667465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69ca4df879640bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5dec44dcd4497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3e0ee6b6f44f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>