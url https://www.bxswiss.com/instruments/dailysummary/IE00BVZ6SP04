--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01522aaeb57441b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e495b70f85d410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3e0ee6b6f44f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7561a90e2304d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5dec44dcd4497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3e0ee6b6f44f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0166efdbff4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7561a90e2304d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>