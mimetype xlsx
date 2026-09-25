--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e495b70f85d410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397774b4ec174a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7561a90e2304d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71caa80a34434333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0166efdbff4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7561a90e2304d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b7b4e4f6c94ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71caa80a34434333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>100,953</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>101,206</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,170</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,253</x:t>
-[...21 lines deleted...]
-          <x:t>101,254</x:t>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,164</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>100,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>