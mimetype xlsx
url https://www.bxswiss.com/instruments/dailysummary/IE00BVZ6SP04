--- v15 (2026-09-25)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397774b4ec174a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216412f6365141bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71caa80a34434333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e8e8bb110045a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b7b4e4f6c94ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71caa80a34434333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe690a92b3f41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e8e8bb110045a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,633</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>101,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,280</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>