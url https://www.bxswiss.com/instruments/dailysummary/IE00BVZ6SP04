--- v16 (2026-10-16)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216412f6365141bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efd405651b54127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e8e8bb110045a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5c88eeb90b4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe690a92b3f41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e8e8bb110045a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d3b97723d24620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5c88eeb90b4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO - Euro Short Maturity UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVZ6SP04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>