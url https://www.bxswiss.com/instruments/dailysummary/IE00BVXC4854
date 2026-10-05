--- v15 (2026-09-14)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4c48113a524aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310907ff4c7c4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafe4faa7a064804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691b6bac56ea4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfa388cdbcb4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafe4faa7a064804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712e037ec6db42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691b6bac56ea4f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>45,892</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,048</x:t>
-[...252 lines deleted...]
-          <x:t>45,079</x:t>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>