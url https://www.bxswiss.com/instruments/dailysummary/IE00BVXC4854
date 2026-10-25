--- v16 (2026-10-05)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310907ff4c7c4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9ba39e376340ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691b6bac56ea4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afc7978e1034da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712e037ec6db42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691b6bac56ea4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2be6f1ed48c4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afc7978e1034da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>