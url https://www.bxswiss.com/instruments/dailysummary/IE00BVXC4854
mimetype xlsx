--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d5d333a60346ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d906e6926478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8d1b4efc6d4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c82d95a69346ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5479034811ec4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8d1b4efc6d4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccc3676901e4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c82d95a69346ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>