--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d906e6926478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e49321bcf94cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c82d95a69346ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518bb96b8ff74b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccc3676901e4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c82d95a69346ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5484717d844cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518bb96b8ff74b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>