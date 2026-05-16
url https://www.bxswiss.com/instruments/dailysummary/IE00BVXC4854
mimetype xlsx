--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e49321bcf94cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc35e09616a4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518bb96b8ff74b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb556bb9969394159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5484717d844cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518bb96b8ff74b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d6fb8624ae49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb556bb9969394159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>