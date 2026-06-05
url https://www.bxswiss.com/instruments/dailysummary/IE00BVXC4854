--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc35e09616a4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f801764c644c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb556bb9969394159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f854c8b4c074c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d6fb8624ae49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb556bb9969394159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf7c907e9554419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f854c8b4c074c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>