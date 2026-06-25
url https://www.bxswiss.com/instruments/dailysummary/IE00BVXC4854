--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f801764c644c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbd371ab4b434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f854c8b4c074c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb726a62069a4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf7c907e9554419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f854c8b4c074c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5ceea0f68e4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb726a62069a4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>41,303</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,229</x:t>
-[...16 lines deleted...]
-          <x:t>41,547</x:t>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,326</x:t>
-[...205 lines deleted...]
-          <x:t>41,678</x:t>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,601</x:t>
-[...85 lines deleted...]
-          <x:t>42,651</x:t>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>