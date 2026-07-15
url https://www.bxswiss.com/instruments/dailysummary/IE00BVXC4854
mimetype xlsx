--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbd371ab4b434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef2aef09d574695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb726a62069a4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaa6b0933be4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5ceea0f68e4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb726a62069a4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bc0d5ae5ad4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaa6b0933be4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>