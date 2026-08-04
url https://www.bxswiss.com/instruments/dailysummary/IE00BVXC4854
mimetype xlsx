--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef2aef09d574695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc397dd06b9c1465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaa6b0933be4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d423f4d25f641e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bc0d5ae5ad4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaa6b0933be4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acff272867c4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d423f4d25f641e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>