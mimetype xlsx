--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc397dd06b9c1465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719c8c4d634d4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d423f4d25f641e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560a2f38d81f477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acff272867c4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d423f4d25f641e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra015b4b882db41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560a2f38d81f477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>43,731</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,995</x:t>
-[...490 lines deleted...]
-          <x:t>43,080</x:t>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>