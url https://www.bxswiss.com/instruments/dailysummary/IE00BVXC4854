--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719c8c4d634d4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4c48113a524aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560a2f38d81f477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafe4faa7a064804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra015b4b882db41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560a2f38d81f477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfa388cdbcb4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafe4faa7a064804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Japan Equity UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXC4854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>44,643</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>44,434</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>44,172</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>