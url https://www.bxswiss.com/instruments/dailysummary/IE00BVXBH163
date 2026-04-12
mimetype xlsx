--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a73a78890d4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f30147678d44a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ada45f46fc54882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8cba420ca349b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82be316f12994614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ada45f46fc54882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccd5360163447be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8cba420ca349b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>24,487</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>22,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>