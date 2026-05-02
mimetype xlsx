--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f30147678d44a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9361770508064152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8cba420ca349b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e309193ed784ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccd5360163447be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8cba420ca349b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63fe58b6584406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e309193ed784ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>