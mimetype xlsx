--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9361770508064152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd812d72751e4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e309193ed784ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c31f0150c134c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63fe58b6584406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e309193ed784ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e744161934746c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c31f0150c134c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,352</x:t>
-[...414 lines deleted...]
-          <x:t>23,923</x:t>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>