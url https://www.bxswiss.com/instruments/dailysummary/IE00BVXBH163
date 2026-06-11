--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd812d72751e4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1834c6b76548ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c31f0150c134c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1c8858ab264fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e744161934746c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c31f0150c134c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96c5597840d47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1c8858ab264fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>24,307</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>24,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,424</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>24,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,260</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>