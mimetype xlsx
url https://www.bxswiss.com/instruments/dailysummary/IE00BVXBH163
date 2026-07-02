--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1834c6b76548ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faaefb8efcb4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b1c8858ab264fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1142ce7132e41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96c5597840d47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b1c8858ab264fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fc55606a2d4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1142ce7132e41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>25,110</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,057</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>24,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>