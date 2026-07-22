--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faaefb8efcb4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fedcd07d94245e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1142ce7132e41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e857c3ad21c4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fc55606a2d4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1142ce7132e41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f775aebc55460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e857c3ad21c4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>24,949</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>25,229</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,182</x:t>
-[...382 lines deleted...]
-          <x:t>26,152</x:t>
+          <x:t>25,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>