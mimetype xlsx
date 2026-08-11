--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fedcd07d94245e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b4be49774d4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e857c3ad21c4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc6790e7305448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f775aebc55460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e857c3ad21c4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90d572a9f7c411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc6790e7305448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,239</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>26,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,125</x:t>
-[...409 lines deleted...]
-          <x:t>25,755</x:t>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>