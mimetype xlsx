--- v11 (2026-08-11)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b4be49774d4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f6d82313c24224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc6790e7305448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0451d2f5d14bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90d572a9f7c411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc6790e7305448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556a37ff99854594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0451d2f5d14bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>26,028</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,847</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,178</x:t>
-[...225 lines deleted...]
-          <x:t>26,380</x:t>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>