--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f6d82313c24224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b362fcf0e404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0451d2f5d14bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc676a6fd217d4af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556a37ff99854594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0451d2f5d14bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c810a5f21a43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc676a6fd217d4af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,143</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,701</x:t>
-[...16 lines deleted...]
-          <x:t>25,682</x:t>
+          <x:t>25,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,575</x:t>
-[...38 lines deleted...]
-          <x:t>25,807</x:t>
+          <x:t>25,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,761</x:t>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>26,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,953</x:t>
-[...470 lines deleted...]
-          <x:t>26,053</x:t>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,665</x:t>
-[...4 lines deleted...]
-          <x:t>25,676</x:t>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>