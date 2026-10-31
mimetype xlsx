--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b362fcf0e404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b884d8ce0dd46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc676a6fd217d4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430a8c668e8a4a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c810a5f21a43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc676a6fd217d4af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e97e29ea03a409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430a8c668e8a4a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Equity UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVXBH163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>26,053</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,665</x:t>
-[...242 lines deleted...]
-          <x:t>25,652</x:t>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...149 lines deleted...]
-          <x:t>25,778</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>