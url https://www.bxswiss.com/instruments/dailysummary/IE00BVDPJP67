--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c97ffc2e5845be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da88b8b4bdf46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506eda6b02224849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9714fe8e8359438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f5607ea1b5468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506eda6b02224849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc94297cd0084985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9714fe8e8359438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>10,588</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,416</x:t>
-[...16 lines deleted...]
-          <x:t>10,426</x:t>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,409</x:t>
-[...21 lines deleted...]
-          <x:t>10,401</x:t>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,336</x:t>
-[...36 lines deleted...]
-          <x:t>10,357</x:t>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>