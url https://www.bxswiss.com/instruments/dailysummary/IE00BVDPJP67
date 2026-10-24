--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da88b8b4bdf46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b3bbdd7beb4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9714fe8e8359438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ae51b51de644f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc94297cd0084985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9714fe8e8359438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749c5eb3cf6f4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ae51b51de644f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,433</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,398</x:t>
-[...6 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,354</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>10,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,316</x:t>
-[...458 lines deleted...]
-          <x:t>10,169</x:t>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>