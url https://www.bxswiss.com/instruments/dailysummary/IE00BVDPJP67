--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785ed4790ccf464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c39aec1fb54e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61db52fb26244011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53518ddf5934a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478f3a42fbe140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61db52fb26244011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dcef7db16b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53518ddf5934a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>