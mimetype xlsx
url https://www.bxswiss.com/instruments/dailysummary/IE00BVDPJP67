--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c39aec1fb54e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdf2207e0274047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53518ddf5934a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d8c74f7d9c46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dcef7db16b4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53518ddf5934a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae312199c8e84562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d8c74f7d9c46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,085</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,959</x:t>
-[...544 lines deleted...]
-          <x:t>9,038</x:t>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>