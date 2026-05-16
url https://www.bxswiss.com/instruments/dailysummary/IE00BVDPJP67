--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdf2207e0274047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d736eb3a804cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d8c74f7d9c46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e7ad4138f3474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae312199c8e84562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d8c74f7d9c46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60db1690a4a64b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e7ad4138f3474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>9,292</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,388</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>9,456</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,376</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,451</x:t>
-[...36 lines deleted...]
-          <x:t>9,414</x:t>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>