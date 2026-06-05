--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d736eb3a804cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6c4f6e4aca46e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e7ad4138f3474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6679b8c5844299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60db1690a4a64b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e7ad4138f3474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9831c15bcb14d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6679b8c5844299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,452</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>9,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,418</x:t>
-[...16 lines deleted...]
-          <x:t>9,456</x:t>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,376</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,451</x:t>
-[...16 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,378</x:t>
-[...355 lines deleted...]
-          <x:t>9,266</x:t>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>