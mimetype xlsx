--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6c4f6e4aca46e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef2204eb1824ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6679b8c5844299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63949eb0419e46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9831c15bcb14d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6679b8c5844299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34809d2cf0d475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63949eb0419e46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,600</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,462</x:t>
-[...308 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>9,716</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>