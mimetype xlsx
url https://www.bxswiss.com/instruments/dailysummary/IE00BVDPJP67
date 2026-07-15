--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef2204eb1824ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c07b94c0c745fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63949eb0419e46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb042f74654724935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34809d2cf0d475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63949eb0419e46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacb9a7545164433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb042f74654724935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>9,876</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,946</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,103</x:t>
-[...166 lines deleted...]
-          <x:t>10,003</x:t>
+          <x:t>9,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...19 lines deleted...]
-          <x:t>10,050</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>