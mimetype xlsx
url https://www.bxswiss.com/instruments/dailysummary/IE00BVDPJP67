--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c07b94c0c745fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe52889f4634004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb042f74654724935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdc5e70067744a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacb9a7545164433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb042f74654724935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd58ac3660344c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdc5e70067744a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>10,171</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,246</x:t>
-[...43 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,389</x:t>
-[...31 lines deleted...]
-          <x:t>10,324</x:t>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>10,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>