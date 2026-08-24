--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe52889f4634004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0ec336f64349d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdc5e70067744a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bc934d752d49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd58ac3660344c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdc5e70067744a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66e266384964132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bc934d752d49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,389</x:t>
-[...31 lines deleted...]
-          <x:t>10,324</x:t>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,369</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>10,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,315</x:t>
-[...112 lines deleted...]
-          <x:t>10,359</x:t>
+          <x:t>10,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>