--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0ec336f64349d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c97ffc2e5845be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bc934d752d49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506eda6b02224849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66e266384964132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bc934d752d49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f5607ea1b5468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506eda6b02224849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK GBP Hedged UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BVDPJP67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,403</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,349</x:t>
-[...183 lines deleted...]
-          <x:t>10,516</x:t>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,448</x:t>
-[...259 lines deleted...]
-          <x:t>10,588</x:t>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,416</x:t>
-[...16 lines deleted...]
-          <x:t>10,426</x:t>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,409</x:t>
-[...26 lines deleted...]
-          <x:t>10,468</x:t>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>