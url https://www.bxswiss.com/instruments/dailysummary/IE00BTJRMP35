--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8040f611e9f5456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebff7ae666fe4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e953acce134454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ba107b15254c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,486 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e2d31b516b414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e953acce134454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a40809fc70946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ba107b15254c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C Acc</x:t>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>