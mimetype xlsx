--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebff7ae666fe4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b06ce1ea8904625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ba107b15254c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a808b5b9a64dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a40809fc70946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ba107b15254c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc307304879464edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a808b5b9a64dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>60,634</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,451</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>61,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,507</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>