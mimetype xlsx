--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b06ce1ea8904625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8de7264bfa486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a808b5b9a64dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bf631c22ba4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc307304879464edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a808b5b9a64dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60322d57fe334c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bf631c22ba4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>