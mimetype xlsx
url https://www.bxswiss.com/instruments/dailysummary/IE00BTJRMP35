--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8de7264bfa486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478144b103f74175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bf631c22ba4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15496f55142348df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60322d57fe334c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bf631c22ba4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2565d09d5247484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15496f55142348df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>