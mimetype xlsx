--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478144b103f74175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cc145d9f954af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15496f55142348df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da8541351bb4322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2565d09d5247484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15496f55142348df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702f52f986dc4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da8541351bb4322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>72,582</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,093</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>