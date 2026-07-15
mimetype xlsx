--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cc145d9f954af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046a061efeaf460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da8541351bb4322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a44451ce8a46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702f52f986dc4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da8541351bb4322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2aaf5723d949eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a44451ce8a46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>75,753</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,452</x:t>
-[...16 lines deleted...]
-          <x:t>76,144</x:t>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,144</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>76,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>