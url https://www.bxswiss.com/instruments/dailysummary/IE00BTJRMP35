--- v9 (2026-07-15)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046a061efeaf460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495b012abd624ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a44451ce8a46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07419fda0ed9400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2aaf5723d949eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a44451ce8a46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra623b225cc0e41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07419fda0ed9400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>73,888</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>