--- v10 (2026-08-25)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495b012abd624ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9223d3bdc04e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07419fda0ed9400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48855ac61f394e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra623b225cc0e41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07419fda0ed9400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red007e9bb0f2496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48855ac61f394e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>74,980</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>