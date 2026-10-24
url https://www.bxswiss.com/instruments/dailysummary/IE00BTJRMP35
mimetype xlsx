--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9223d3bdc04e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0722e162fa4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48855ac61f394e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f0313103fd4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red007e9bb0f2496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48855ac61f394e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32544949b2024af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f0313103fd4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BTJRMP35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>